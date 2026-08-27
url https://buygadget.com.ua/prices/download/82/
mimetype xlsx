--- v0 (2026-07-10)
+++ v1 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Товари для майнінгу</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -104,212 +104,266 @@
   <si>
     <t>Розгалужувач живлення для відеокарт Ewell, PCI-E 6pin to 8pin (6+2) , універсальний 20 см (EW135)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/</t>
   </si>
   <si>
     <t>B00795</t>
   </si>
   <si>
     <t>PCI-E 1x to 4 Port USB 3.0, Hub Riser Card</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/pci-e-1x-to-4-port-usb-30-hub-riser-card/</t>
   </si>
   <si>
     <t>B00847</t>
   </si>
   <si>
     <t>Подовжувач живлення для відеокарт Ewell 6pin M/F, екранований, 20 см (EW198)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-6pin-to-6pin-ekranirovannyy/</t>
   </si>
   <si>
+    <t>B00506</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 PRO 20 см. кут 180 градусів, прямі (EW350)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/</t>
+  </si>
+  <si>
+    <t>B01050</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI E 16X ver. 4.0 PRO 20 см. кут 90 градусів (EW613)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-16x-ver-40-pro/</t>
+  </si>
+  <si>
     <t>B01003</t>
   </si>
   <si>
     <t>Кабель живлення для відеокарт Ewell CPU 8pin to PCI-E 8pin (6+2) універсальний, 20 см (EW343)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-zhivlennya-cpu-8pin-to-pci-e-8pin-62/</t>
   </si>
   <si>
+    <t>B00849</t>
+  </si>
+  <si>
+    <t>Кабель живлення для материнської плати Ewell 24pin F/M (20+4pin), екранований, 30 см (EW199)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/udlinitel-pitaniya-atx-24pin-mf/</t>
+  </si>
+  <si>
     <t>B00813</t>
   </si>
   <si>
     <t>Адаптер PCI-E 1X to USB3.0</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-e-1x-to-usb30/</t>
   </si>
   <si>
-    <t>B00849</t>
-[...7 lines deleted...]
-  <si>
     <t>B00325</t>
   </si>
   <si>
     <t>Розгалужувач живлення для відеокарт Ewell PCI-E 8pin to 8pin (6+2) , універсальний, 20 см 20 см (EW134)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/</t>
   </si>
   <si>
+    <t>B00850</t>
+  </si>
+  <si>
+    <t>Кабель живлення процесора Ewell 4pin M/F 20 см, EW200</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mfnew/</t>
+  </si>
+  <si>
     <t>B00367</t>
   </si>
   <si>
     <t>Адаптер-синхронізатор блоків живлення Ewell ATX 24 Pin to Molex (EW124)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24-pin-to-molex-peremikach/</t>
   </si>
   <si>
-    <t>B00850</t>
-[...7 lines deleted...]
-  <si>
     <t>B00961</t>
   </si>
   <si>
     <t>Кабель живлення процесора Ewell 4pin M/F 50 см, EW394</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mfnew/?sku=1545</t>
   </si>
   <si>
     <t>B00457</t>
   </si>
   <si>
     <t>Розгалужувач живлення для відеокарт Ewell, PCI-E 6pin to 8pin (6+2) , універсальний 30 см (EW392)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/?sku=1616</t>
   </si>
   <si>
+    <t>B01051</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI E 16X ver. 4.0 PRO 35 см. кут 90 градусів (EW614)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-16x-ver-40-pro/?sku=1793</t>
+  </si>
+  <si>
     <t>B00939</t>
   </si>
   <si>
     <t>Розгалужувач живлення для відеокарт Ewell PCI-E 8pin to 8pin (6+2) , універсальний, 20 см 30 см (EW401)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/?sku=1455</t>
   </si>
   <si>
     <t>B00932</t>
   </si>
   <si>
     <t>Розгалужувач живлення для відеокарт Ewell, PCI-E 6pin to 8pin (6+2) , універсальний 50 см (EW393)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/?sku=1454</t>
   </si>
   <si>
     <t>B00831</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 16X ver 2.0, Molex, із засувкою 35 см. (EW185)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver20-molex-zashchelka/</t>
   </si>
   <si>
     <t>B00800</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 16X з клямкою 30 см. (EW069)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-zashchelka/</t>
   </si>
   <si>
+    <t>B00104</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 PRO 40 см. кут 180 градусів, прямі (EW353)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1563</t>
+  </si>
+  <si>
+    <t>B00063</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 PRO 50 см. кут 180 градусів, прямі (EW451)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1596</t>
+  </si>
+  <si>
     <t>B01093</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 PRO 60 см. кут 180 градусів, прямі (EW763)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1878</t>
   </si>
   <si>
-    <t>B01094</t>
-[...7 lines deleted...]
-  <si>
     <t>B00512</t>
   </si>
   <si>
     <t>Кабель живлення для відеокарт Ewell SATA to 6pin, 20 см (EW704)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-sata-m/</t>
   </si>
   <si>
     <t>B00409</t>
   </si>
   <si>
     <t>Кабель живлення для відеокарт Ewell 6pin to SATA, 20 см (EW819)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xsata-m/</t>
   </si>
   <si>
     <t>B00707</t>
   </si>
   <si>
     <t>Кабель живлення для відеокарт Ewell SATA to 8pin (6+2), універсальний, 20 см (EW365)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin8pin-m-to-sata-m-universalnyy/</t>
   </si>
   <si>
     <t>B00107</t>
   </si>
   <si>
     <t>Кабель живлення для відеокарт Ewell 8 pin to Molex, 15 см (EW399)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-8pin-m-to-2xmolex-f/</t>
   </si>
   <si>
+    <t>B00722</t>
+  </si>
+  <si>
+    <t>Кабель живлення для відеокарти 8 pin на ATX 6 pin</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokarty-8-pin-na-atx-6-pin/</t>
+  </si>
+  <si>
+    <t>B00764</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації блоків живлення Ewell ATX 24pin (20pin + 4pin) (EW059)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24pin-20--4/</t>
+  </si>
+  <si>
     <t>B00266</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 1X to 16X 25 см. (EW016)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-molex-25sm-zashchelka/</t>
   </si>
   <si>
     <t>B00265</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 1X-16X, USB3.0 кабель 60 см, ver.006 (EW015) 60 см, VER 003</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel/</t>
   </si>
   <si>
     <t>B00774</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 1X to 16X v.006, USB3.0 кабель (EW028)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-v6/</t>
@@ -441,50 +495,59 @@
     <t>B00465</t>
   </si>
   <si>
     <t>Тримач для відеокарти Ewell (EW325)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/trimach--kronshteyn-dlya-vdeokarti/</t>
   </si>
   <si>
     <t>B00254</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 8X to 16X, шлейф 15 см без живлення (EW020)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/</t>
   </si>
   <si>
     <t>B00871</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 8X to 16X, шлейф 15 см Molex (EW235)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/?sku=1389</t>
+  </si>
+  <si>
+    <t>B00330</t>
+  </si>
+  <si>
+    <t>Кабель живлення для відеокарт Ewell 8 pin to Molex,екранований, 15 см (EW400)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-8pin-to-molex-mm/</t>
   </si>
   <si>
     <t>B00142</t>
   </si>
   <si>
     <t xml:space="preserve">Райзер Ewell Riser Card PCI-E 4X to 16X, шлейф 15 см без дод. живлення (EW019)  </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-4x-to-16x/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -867,62 +930,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ngff-m2-to-usb30/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitanija-dlja-videokart-6pin-m-to-2xmolex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhodnik-pitaniya-dlya-protsessora-4-pin-na-8-pinnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xmolex-mnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-e-1x-to-4-port-usb-30-hub-riser-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-6pin-to-6pin-ekranirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-cpu-8pin-to-pci-e-8pin-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-1x-to-usb30/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-24pin-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24-pin-to-molex-peremikach/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mfnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mfnew/?sku=1545" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/?sku=1616" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver20-molex-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1878" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1879" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-sata-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xsata-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin8pin-m-to-sata-m-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-8pin-m-to-2xmolex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-molex-25sm-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-e-1x-to-4-port-1x-hub-riser-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-4x-to-ngff-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-4x-to-ngff-m2/?sku=1567" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-molex-19sm-bez-zashchelki/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-molex-19sm-bez-zashchelki/?sku=1222" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24-pin-to-molex/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/?sku=1909" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/?sku=1910" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1548" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1547" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1498" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/trimach--kronshteyn-dlya-vdeokarti/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-4x-to-16x/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ngff-m2-to-usb30/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitanija-dlja-videokart-6pin-m-to-2xmolex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhodnik-pitaniya-dlya-protsessora-4-pin-na-8-pinnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xmolex-mnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-e-1x-to-4-port-usb-30-hub-riser-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-6pin-to-6pin-ekranirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-16x-ver-40-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-cpu-8pin-to-pci-e-8pin-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-24pin-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-1x-to-usb30/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mfnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24-pin-to-molex-peremikach/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mfnew/?sku=1545" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/?sku=1616" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-16x-ver-40-pro/?sku=1793" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver20-molex-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1563" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1596" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1878" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-sata-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xsata-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin8pin-m-to-sata-m-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-8pin-m-to-2xmolex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokarty-8-pin-na-atx-6-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24pin-20--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-molex-25sm-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-e-1x-to-4-port-1x-hub-riser-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-4x-to-ngff-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-4x-to-ngff-m2/?sku=1567" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-molex-19sm-bez-zashchelki/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-molex-19sm-bez-zashchelki/?sku=1222" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24-pin-to-molex/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/?sku=1909" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/?sku=1910" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1548" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1547" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1498" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/trimach--kronshteyn-dlya-vdeokarti/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-8pin-to-molex-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-4x-to-16x/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F51"/>
+  <dimension ref="A1:F58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F51" sqref="F51"/>
+      <selection activeCell="F58" sqref="F58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1088,810 +1151,950 @@
       </c>
       <c r="E12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="13">
         <v>169</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="13">
-        <v>190</v>
+        <v>950</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="13">
-        <v>95</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="13">
-        <v>243</v>
+        <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="13">
-        <v>175</v>
+        <v>243</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="13">
-        <v>310</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="13">
-        <v>108</v>
+        <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="13">
-        <v>185</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="13">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="13">
-        <v>190</v>
+        <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="13">
-        <v>225</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="13">
-        <v>450</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="13">
-        <v>450</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="13">
-        <v>1700</v>
+        <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="13">
-        <v>1950</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="13">
-        <v>95</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="13">
-        <v>95</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="13">
-        <v>95</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="13">
-        <v>115</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="13">
-        <v>295</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="13">
-        <v>295</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="13">
-        <v>305</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="13">
-        <v>295</v>
+        <v>115</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="13">
-        <v>2366</v>
+        <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="13">
-        <v>185</v>
+        <v>208</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="13">
-        <v>215</v>
+        <v>295</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="13">
-        <v>410</v>
+        <v>295</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="13">
-        <v>450</v>
+        <v>305</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="13">
-        <v>240</v>
+        <v>295</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="13">
-        <v>195</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="13">
-        <v>230</v>
+        <v>185</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="13">
-        <v>290</v>
+        <v>215</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="13">
-        <v>800</v>
+        <v>410</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="13">
-        <v>880</v>
+        <v>450</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="13">
-        <v>920</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="13">
-        <v>1150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="13">
-        <v>920</v>
+        <v>230</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="13">
-        <v>375</v>
+        <v>290</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="13">
-        <v>428</v>
+        <v>800</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="13">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4">
+        <v>47</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="13">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4">
+        <v>48</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="13">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="4">
+        <v>49</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="13">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="4">
+        <v>50</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="13">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="4">
+        <v>51</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="13">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="4">
+        <v>52</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="13">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="4">
+        <v>53</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="13">
         <v>334</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -1904,50 +2107,57 @@
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_53"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>