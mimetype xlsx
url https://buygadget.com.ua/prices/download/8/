--- v0 (2026-07-10)
+++ v1 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Зарядні пристрої</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -236,50 +236,59 @@
   <si>
     <t>Бездротовий зарядний пристрій QI черного цвета</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/besprovodnoe-zaryadnoe-ustroystvo-qi/</t>
   </si>
   <si>
     <t>EP-PG920I Black</t>
   </si>
   <si>
     <t>Бездротовий зарядний пристрій Samsung EP-PG920I, на 10W чорний</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/besprovodnoe-zaryadnoe-ustroystvo-qi-samsung/</t>
   </si>
   <si>
     <t>EP-PG920I</t>
   </si>
   <si>
     <t>Бездротовий зарядний пристрій Samsung EP-PG920I, на 10W білий</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/besprovodnoe-zaryadnoe-ustroystvo-qi-samsung/?sku=967</t>
   </si>
   <si>
+    <t>B00680</t>
+  </si>
+  <si>
+    <t>Мережевий зарядний пристрій Qualcomm Quick Charge 2.0 білий (EW145)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-qc20-oem/</t>
+  </si>
+  <si>
     <t>B00681</t>
   </si>
   <si>
     <t>Мережевий зарядний пристрій Qualcomm Quick Charge 2.0 чорний (EW146)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-qc20-oem/?sku=1089</t>
   </si>
   <si>
     <t>B00777</t>
   </si>
   <si>
     <t>Блок живлення Ewell 12V 2A 24W (EW791)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/blok-pitaniya-12v2a24w/</t>
   </si>
   <si>
     <t>FJ-SW1202000C3.5</t>
   </si>
   <si>
     <t>Блок живлення FJ-SW1202000, 12V 2A 24W штекер 3.5*1.35 (EW793)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/blok-pitaniya-12v2a96w/</t>
@@ -308,201 +317,264 @@
   <si>
     <t>Автомобільний зарядний пристрій Qualcomm Quick Charge 2.0 чорний (EW243)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/?sku=1207</t>
   </si>
   <si>
     <t>B00768</t>
   </si>
   <si>
     <t>Автомобільний зарядний пристрій Qualcomm Quick Charge 3.0 чорний (EW244)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/</t>
   </si>
   <si>
     <t>B00769</t>
   </si>
   <si>
     <t>Автомобільний зарядний пристрій Qualcomm Quick Charge 3.0 білий (EW245)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/?sku=1201</t>
   </si>
   <si>
+    <t>B00138</t>
+  </si>
+  <si>
+    <t>Мережевий зарядний пристрій Qualcomm Quick Charge 3.0 чорні (EW441)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-qc30-qualcomm-quick-charge-oem/</t>
+  </si>
+  <si>
     <t>B00878</t>
   </si>
   <si>
     <t>Мережевий зарядний пристрій Qualcomm Quick Charge 3.0 білі (EW278)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-qc30-qualcomm-quick-charge-oem/?sku=1431</t>
   </si>
   <si>
+    <t>B00738</t>
+  </si>
+  <si>
+    <t>Мережевий зарядний пристрій QC3.0, Qualcomm Quick Charge білий, EW435</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/zaryadniy-pristry-qc30-qualcomm-quick-charge/</t>
+  </si>
+  <si>
+    <t>B00762</t>
+  </si>
+  <si>
+    <t>Мережевий зарядний пристрій QC3.0, Qualcomm Quick Charge чорний, EW436</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/zaryadniy-pristry-qc30-qualcomm-quick-charge/?sku=1655</t>
+  </si>
+  <si>
+    <t>B01017</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell DC 5.5 х 2.1 to 4.0 х 1.7 (EW446)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-40-kh-17/</t>
+  </si>
+  <si>
     <t>B01018</t>
   </si>
   <si>
     <t>Перехідник Ewell DC 5.5 х 2.1 to 4.8 х 1.7 (EW447)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-48-kh-17/</t>
   </si>
   <si>
+    <t>B01019</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell DC 5.5 х 2.1 to 5.5 х 2.5 (EW448)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-55-kh-25/</t>
+  </si>
+  <si>
     <t>B01020</t>
   </si>
   <si>
     <t>Перехідник Ewell DC 5.5 х 2.1 to 6.3 х 3.0 (EW449)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-63-kh-30/</t>
   </si>
   <si>
+    <t>B01015</t>
+  </si>
+  <si>
+    <t>Кабель живлення для роутера Ewell USB to DC 5.5х2.1  5v to 9v (EW444)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-dlya-routera-usb-to-dc-55kh21/</t>
+  </si>
+  <si>
+    <t>B01016</t>
+  </si>
+  <si>
+    <t>Кабель живлення для роутера Ewell USB to DC 5.5х2.1  5v to 12v (EW445)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-dlya-routera-usb-to-dc-55kh21/?sku=1667</t>
+  </si>
+  <si>
     <t>B01039</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків IBM 20V, Type-C to DC 7.9x5.5 мм (EW559)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-ibm-20v-type-c-to-dc-79x55-mm-ew559/</t>
   </si>
   <si>
     <t>B01034</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків HP 20V, Type-C to DC 7.4x5.0 мм (EW554)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-74x50-mm-ew554/</t>
   </si>
   <si>
+    <t>B01029</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків 19.5V, Type-C to DC 3.5x1.35 мм (EW549)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-195v-type-c-to-dc-35x135-mm-ew549/</t>
+  </si>
+  <si>
     <t>B01045</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків 20V, Type-C to DC 6.3x3.0 мм (EW565)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-63x30-mm-ew565/</t>
   </si>
   <si>
-    <t>B01029</t>
-[...7 lines deleted...]
-  <si>
     <t>B01040</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків HP 20V, Type-C to DC 4.8x1.7 мм (EW560)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-48x17-mm-ew560/</t>
   </si>
   <si>
     <t>B01041</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків Sony 20V, Type-C to DC 6.5x4.4 мм (EW561)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-sony-20v-type-c-to-dc-65x44-mm-ew561/</t>
   </si>
   <si>
     <t>B01031</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків Compaq, Asus 19.5V, Type-C to DC 4.8x1.7 мм (EW551)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-compaq-asus-195v-type-c-to-dc-48x17-mm-ew551/</t>
   </si>
   <si>
     <t>B01037</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків DELL 20V, Type-C to DC 4.5x3.0 мм (EW557)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-dell-20v-type-c-to-dc-45x30-mm-ew557/</t>
   </si>
   <si>
+    <t>B01032</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків Acer, Compaq, HP, Fujitsu, Geteway, Toshiba 19.5V, Type-C to DC 5.5x2.1 мм (EW552)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x21-mm-ew552/</t>
+  </si>
+  <si>
     <t>B01048</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків Acer 20V, Type-C to DC 5.5x1.7 мм (EW568)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-20v-type-c-to-dc-55x17-mm-ew568/</t>
   </si>
   <si>
-    <t>B01032</t>
-[...7 lines deleted...]
-  <si>
     <t>B01033</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків Acer, Compaq, HP, Fujitsu, Geteway, Toshiba 19.5V, Type-C to DC 5.5x2.5 мм (EW553)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x25-mm-ew553/</t>
   </si>
   <si>
     <t>B01028</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків Acer, Samsung 19.5V, Type-C to DC 3.0x1.0 мм (EW548)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-samsung-195v-type-c-to-dc-30x10-mm-ew548/</t>
   </si>
   <si>
+    <t>B01030</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків HP 19.5V, Type-C to DC 4.0x1.7 мм (EW550)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-195v-type-c-to-dc-40x17-mm-ew550/</t>
+  </si>
+  <si>
     <t>B01046</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків Asus 20V, Type-C to DC 2.5x0.7 мм (EW566)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-asus-20v-type-c-to-dc-25x07-mm-ew566/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-195v-type-c-to-dc-40x17-mm-ew550/</t>
   </si>
   <si>
     <t>B01043</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків Samsung 20V, Type-C to DC 5.5x3.0 мм (EW563)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-samsung-20v-type-c-to-dc-55x30-mm-ew563/</t>
   </si>
   <si>
     <t>B01044</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків 20V, Type-C to DC 4.8x1.7 мм (EW564)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-48x17-mm-ew564/</t>
   </si>
   <si>
     <t>B01065</t>
   </si>
   <si>
     <t>Перехідник Ewell DC 5.5 х 2.1 to 2.5 х 0.7 (EW657)</t>
   </si>
@@ -939,62 +1011,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc25-07m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a21a-GRIFFIN-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a2a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-avtoprikurivatel-05a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a21a-GRIFFIN-oem/?sku=1051" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-usb-2a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-usb-2a-oem/?sku=886" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-usb-2a-oem/?sku=910" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-usb-2a-oem/?sku=911" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/splitter-na-tri-avtoprikurivatelja-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zarjadnoe-ustrojstvo-ot-avtoprikurivatelja-na-usb-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zarjadnoe-ustrojstvo-ot-avtoprikurivatelja-na-usb-belyj/?sku=543" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc55-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/721/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/721/?sku=888" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/721/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/721/?sku=943" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-220v-na-usb-4-porta-21a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-usb-5v1a-oem1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc40-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/besprovodnoe-zaryadnoe-ustroystvo-qi/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/besprovodnoe-zaryadnoe-ustroystvo-qi-samsung/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/besprovodnoe-zaryadnoe-ustroystvo-qi-samsung/?sku=967" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-qc20-oem/?sku=1089" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/blok-pitaniya-12v2a24w/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/blok-pitaniya-12v2a96w/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/blok-pitaniya-12v2a96w/?sku=1195" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/?sku=1207" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/?sku=1201" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-qc30-qualcomm-quick-charge-oem/?sku=1431" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-48-kh-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-63-kh-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-ibm-20v-type-c-to-dc-79x55-mm-ew559/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-74x50-mm-ew554/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-63x30-mm-ew565/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-195v-type-c-to-dc-35x135-mm-ew549/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-48x17-mm-ew560/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-sony-20v-type-c-to-dc-65x44-mm-ew561/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-compaq-asus-195v-type-c-to-dc-48x17-mm-ew551/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-dell-20v-type-c-to-dc-45x30-mm-ew557/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-20v-type-c-to-dc-55x17-mm-ew568/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x21-mm-ew552/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x25-mm-ew553/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-samsung-195v-type-c-to-dc-30x10-mm-ew548/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-asus-20v-type-c-to-dc-25x07-mm-ew566/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-195v-type-c-to-dc-40x17-mm-ew550/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-samsung-20v-type-c-to-dc-55x30-mm-ew563/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-48x17-mm-ew564/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-dc-55-kh-21-to-25-kh-07-ew657/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-dc-55-kh-21-to-35-kh-135-ew657/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lchilnik-elektroenerg-sinotimer-z-wifi-na-63a-8-pokaznikv-dds6619-302wf/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/bezdrotoviy-zaryadniy-pristry-samsung-ep-ng930-na-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/bezdrotoviy-zaryadniy-pristry-samsung-ep-ng930-na-15w/?sku=1922" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc25-07m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a21a-GRIFFIN-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a2a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-avtoprikurivatel-05a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a21a-GRIFFIN-oem/?sku=1051" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-usb-2a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-usb-2a-oem/?sku=886" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-usb-2a-oem/?sku=910" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-usb-2a-oem/?sku=911" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/splitter-na-tri-avtoprikurivatelja-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zarjadnoe-ustrojstvo-ot-avtoprikurivatelja-na-usb-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zarjadnoe-ustrojstvo-ot-avtoprikurivatelja-na-usb-belyj/?sku=543" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc55-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/721/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/721/?sku=888" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/721/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/721/?sku=943" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-220v-na-usb-4-porta-21a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-usb-5v1a-oem1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc40-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/besprovodnoe-zaryadnoe-ustroystvo-qi/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/besprovodnoe-zaryadnoe-ustroystvo-qi-samsung/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/besprovodnoe-zaryadnoe-ustroystvo-qi-samsung/?sku=967" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-qc20-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-qc20-oem/?sku=1089" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/blok-pitaniya-12v2a24w/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/blok-pitaniya-12v2a96w/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/blok-pitaniya-12v2a96w/?sku=1195" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/?sku=1207" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/?sku=1201" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-qc30-qualcomm-quick-charge-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/setevoe-zaryadnoe-ustroystvo-qc30-qualcomm-quick-charge-oem/?sku=1431" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadniy-pristry-qc30-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadniy-pristry-qc30-qualcomm-quick-charge/?sku=1655" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-40-kh-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-48-kh-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-55-kh-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-63-kh-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-routera-usb-to-dc-55kh21/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-routera-usb-to-dc-55kh21/?sku=1667" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-ibm-20v-type-c-to-dc-79x55-mm-ew559/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-74x50-mm-ew554/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-195v-type-c-to-dc-35x135-mm-ew549/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-63x30-mm-ew565/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-48x17-mm-ew560/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-sony-20v-type-c-to-dc-65x44-mm-ew561/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-compaq-asus-195v-type-c-to-dc-48x17-mm-ew551/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-dell-20v-type-c-to-dc-45x30-mm-ew557/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x21-mm-ew552/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-20v-type-c-to-dc-55x17-mm-ew568/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x25-mm-ew553/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-samsung-195v-type-c-to-dc-30x10-mm-ew548/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-195v-type-c-to-dc-40x17-mm-ew550/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-asus-20v-type-c-to-dc-25x07-mm-ew566/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-samsung-20v-type-c-to-dc-55x30-mm-ew563/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-48x17-mm-ew564/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-dc-55-kh-21-to-25-kh-07-ew657/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-dc-55-kh-21-to-35-kh-135-ew657/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lchilnik-elektroenerg-sinotimer-z-wifi-na-63a-8-pokaznikv-dds6619-302wf/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/bezdrotoviy-zaryadniy-pristry-samsung-ep-ng930-na-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/bezdrotoviy-zaryadniy-pristry-samsung-ep-ng930-na-15w/?sku=1922" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F60"/>
+  <dimension ref="A1:F68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F60" sqref="F60"/>
+      <selection activeCell="F68" sqref="F68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1380,71 +1452,71 @@
       </c>
       <c r="E23" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="13">
         <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="13">
-        <v>105</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="13">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="13">
         <v>208</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
@@ -1500,391 +1572,391 @@
       </c>
       <c r="E29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="13">
         <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="13">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="13">
-        <v>320</v>
+        <v>185</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="13">
         <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="13">
-        <v>224</v>
+        <v>320</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="13">
         <v>224</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="13">
-        <v>299</v>
+        <v>224</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="13">
         <v>299</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="13">
-        <v>240</v>
+        <v>299</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="13">
-        <v>89</v>
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="13">
-        <v>89</v>
+        <v>240</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="13">
-        <v>205</v>
+        <v>210</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="13">
-        <v>205</v>
+        <v>210</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="13">
-        <v>205</v>
+        <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="13">
-        <v>205</v>
+        <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="13">
-        <v>205</v>
+        <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="13">
-        <v>205</v>
+        <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="13">
-        <v>205</v>
+        <v>175</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="13">
-        <v>205</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="13">
         <v>205</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
@@ -2020,130 +2092,290 @@
       </c>
       <c r="E55" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="13">
         <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="13">
-        <v>89</v>
+        <v>205</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="13">
-        <v>89</v>
+        <v>205</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="13">
-        <v>1550</v>
+        <v>205</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="13">
-        <v>890</v>
+        <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="13">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="4">
+        <v>56</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="13">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="4">
+        <v>57</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="13">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="4">
+        <v>58</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="13">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="4">
+        <v>59</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="13">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="4">
+        <v>60</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="13">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="4">
+        <v>61</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="4">
+        <v>62</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="13">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="4">
+        <v>63</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="13">
         <v>890</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -2165,50 +2397,58 @@
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_63"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>