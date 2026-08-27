--- v0 (2026-07-10)
+++ v1 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Лампи для проекторів</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -255,62 +255,50 @@
     <t>https://buygadget.com.ua/lampa-bl-fu310a/?sku=1327</t>
   </si>
   <si>
     <t xml:space="preserve">Лампа 5J.J0105.001 Оригинальная лампа </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/lampa-5jj0105001/</t>
   </si>
   <si>
     <t>Лампа 5J.J0105.001 Оригинальная лампа в модуле</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/lampa-5jj0105001/?sku=1336</t>
   </si>
   <si>
     <t xml:space="preserve">Лампа 5J.J9R05.001 Оригінальна лампа </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/lampa-5jj9r05001/</t>
   </si>
   <si>
     <t>Лампа 5J.J9R05.001 Оригінальна лампа в модулі</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/lampa-5jj9r05001/?sku=1386</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://buygadget.com.ua/lampa-elplp96-v13h010l96/?sku=1396</t>
   </si>
   <si>
     <t xml:space="preserve">Лампа ELPLP34 (V13H010L34) Оригінальна лампа </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/lampa-elplp34-v13h010l34/</t>
   </si>
   <si>
     <t>Лампа ELPLP34 (V13H010L34) Оригінальна лампа в модулі/</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/lampa-elplp34-v13h010l34/?sku=1400</t>
   </si>
   <si>
     <t xml:space="preserve">Лампа LMP-E221 Оригинальная лампа </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/lampa-lmp-e221/</t>
   </si>
   <si>
     <t xml:space="preserve">Лампа LMP-E221 Оригинальная лампа в модуле </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/lampa-lmp-e221/?sku=1403</t>
   </si>
@@ -1056,62 +1044,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-v13h010l50/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-v13h010l50/?sku=625" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-vt80lp/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-vt80lp/?sku=647" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-philips-uhp-200150w-10-e195/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-osram-p-vip-100-12010-p22h/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-057/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-057/?sku=1247" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-mcjk21100b/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-mcjk21100b/?sku=1283" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-mcjn811001/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-mcjn811001/?sku=1286" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-071/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-071/?sku=1290" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-030/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-030/?sku=1294" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-061/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-061/?sku=1296" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj3v05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj3v05001/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj6p05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj6p05001/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjed05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjed05001/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu310b/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu310b/?sku=1330" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu310a/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu310a/?sku=1327" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj0105001/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj0105001/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj9r05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj9r05001/?sku=1386" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp96-v13h010l96/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp96-v13h010l96/?sku=1396" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp34-v13h010l34/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp34-v13h010l34/?sku=1400" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-lmp-e221/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-lmp-e221/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-072/?sku=1405" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-20-01032-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-20-01032-20/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-ELPLP41/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-ELPLP41/?sku=1452" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu190d/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-np23lp/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-np23lp/?sku=1471" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp89-v13h010l89/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp89-v13h010l89/?sku=1473" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp63-v13h010l63/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp63-v13h010l63/?sku=1475" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp63-v13h010l63/?sku=1507" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp63-v13h010l63/?sku=1508" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp77-v13h010l77/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp77-v13h010l77/?sku=1516" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp87-v13h010l87/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp87-v13h010l87/?sku=1600" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp94-v13h010l94/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp94-v13h010l94/?sku=1604" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj6d05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj6d05001/?sku=1606" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-090/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-090/?sku=1608" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-tlplv6/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-tlplv6/?sku=1610" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp78-v13h010l78/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp78-v13h010l78/?sku=1612" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp61-v13h010l61/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp61-v13h010l61/?sku=1620" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-cs59j991b1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-cs59j991b1/?sku=1626" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu200d/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu200d/?sku=1637" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjcj05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjcj05001/?sku=1639" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-lt-xd206lp/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-lt-xd206lp/?sku=1657" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-et-lal500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-et-lal500/?sku=1697" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjgp05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjgp05001/?sku=1699" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-108/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-108/?sku=1712" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-poa-lmp136/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-poa-lmp136/?sku=1714" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl--fp285a/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl--fp285a/?sku=1716" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj7t05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj7t05001/?sku=1833" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp57-v13h010l57/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp57-v13h010l57/?sku=1835" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjmm05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjmm05001/?sku=1903" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-v13h010l50/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-v13h010l50/?sku=625" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-vt80lp/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-vt80lp/?sku=647" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-philips-uhp-200150w-10-e195/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-osram-p-vip-100-12010-p22h/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-057/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-057/?sku=1247" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-mcjk21100b/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-mcjk21100b/?sku=1283" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-mcjn811001/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-mcjn811001/?sku=1286" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-071/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-071/?sku=1290" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-030/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-030/?sku=1294" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-061/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-061/?sku=1296" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj3v05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj3v05001/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj6p05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj6p05001/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjed05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjed05001/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu310b/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu310b/?sku=1330" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu310a/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu310a/?sku=1327" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj0105001/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj0105001/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj9r05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj9r05001/?sku=1386" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp34-v13h010l34/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp34-v13h010l34/?sku=1400" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-lmp-e221/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-lmp-e221/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-072/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-072/?sku=1405" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-20-01032-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-20-01032-20/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-ELPLP41/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-ELPLP41/?sku=1452" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu190d/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-np23lp/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-np23lp/?sku=1471" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp89-v13h010l89/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp89-v13h010l89/?sku=1473" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp63-v13h010l63/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp63-v13h010l63/?sku=1475" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp63-v13h010l63/?sku=1507" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp63-v13h010l63/?sku=1508" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp77-v13h010l77/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp77-v13h010l77/?sku=1516" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp87-v13h010l87/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp87-v13h010l87/?sku=1600" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp94-v13h010l94/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp94-v13h010l94/?sku=1604" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj6d05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj6d05001/?sku=1606" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-090/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-090/?sku=1608" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-tlplv6/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-tlplv6/?sku=1610" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp78-v13h010l78/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp78-v13h010l78/?sku=1612" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp61-v13h010l61/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp61-v13h010l61/?sku=1620" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-cs59j991b1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-cs59j991b1/?sku=1626" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu200d/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl-fu200d/?sku=1637" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjcj05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjcj05001/?sku=1639" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-lt-xd206lp/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-lt-xd206lp/?sku=1657" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-et-lal500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-et-lal500/?sku=1697" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjgp05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjgp05001/?sku=1699" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-108/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-rlc-108/?sku=1712" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-poa-lmp136/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-poa-lmp136/?sku=1714" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl--fp285a/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-bl--fp285a/?sku=1716" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj7t05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jj7t05001/?sku=1833" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp57-v13h010l57/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-elplp57-v13h010l57/?sku=1835" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjmm05001/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/lampa-5jjmm05001/?sku=1903" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F98"/>
+  <dimension ref="A1:F96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F98" sqref="F98"/>
+      <selection activeCell="F96" sqref="F96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1755,1246 +1743,1206 @@
       </c>
       <c r="E37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="13">
         <v>4700</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="13">
-        <v>5450</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="13">
-        <v>6250</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="13">
-        <v>4300</v>
+        <v>5099</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="13">
-        <v>5900</v>
+        <v>5899</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="13">
-        <v>5099</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="13">
-        <v>5899</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="13">
-        <v>4500</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="13">
-        <v>5300</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="13">
-        <v>2515</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="13">
-        <v>3315</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="13">
-        <v>4300</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="13">
-        <v>5900</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="13">
-        <v>5000</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="13">
-        <v>5100</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="13">
-        <v>5900</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
-      <c r="B53" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B53" s="9"/>
       <c r="C53" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="13">
-        <v>6300</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
-      <c r="B54" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B54" s="9"/>
       <c r="C54" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="13">
-        <v>7900</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
-      <c r="B55" s="9"/>
+      <c r="B55" s="9" t="s">
+        <v>14</v>
+      </c>
       <c r="C55" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>117</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="13">
-        <v>3750</v>
+        <v>9700</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
-      <c r="B56" s="9"/>
+      <c r="B56" s="9" t="s">
+        <v>14</v>
+      </c>
       <c r="C56" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="13">
-        <v>4550</v>
+        <v>11300</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="13">
-        <v>9700</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="13">
-        <v>11300</v>
+        <v>9600</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>124</v>
+        <v>8</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="13">
-        <v>8000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>124</v>
+        <v>8</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="13">
-        <v>9600</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="13">
-        <v>4200</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="13">
-        <v>6600</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="13">
-        <v>5200</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="13">
-        <v>7600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="13">
-        <v>3700</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>139</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="13">
-        <v>4500</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="13">
-        <v>3100</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="13">
-        <v>3900</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>145</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="13">
-        <v>4000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="13">
-        <v>4800</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="13">
-        <v>4200</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="13">
-        <v>6600</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>29</v>
+        <v>153</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="13">
-        <v>5900</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>29</v>
+        <v>153</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="13">
-        <v>7900</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="13">
-        <v>4000</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>161</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="13">
-        <v>4800</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="13">
-        <v>4900</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>165</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="13">
-        <v>5700</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>64</v>
+        <v>166</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="13">
-        <v>3500</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>64</v>
+        <v>166</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="13">
-        <v>4300</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="13">
-        <v>4900</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="13">
-        <v>5700</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>175</v>
+        <v>29</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>177</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="13">
-        <v>4700</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>175</v>
+        <v>29</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="13">
-        <v>5900</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="13">
-        <v>4000</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>183</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="13">
-        <v>4800</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>64</v>
+        <v>171</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>185</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="13">
-        <v>5100</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>64</v>
+        <v>171</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="13">
-        <v>5900</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="13">
-        <v>6500</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="13">
-        <v>7300</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>192</v>
+        <v>64</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="13">
-        <v>5100</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>192</v>
+        <v>64</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="13">
-        <v>5900</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>64</v>
+        <v>188</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="13">
-        <v>3700</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>199</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="13">
-        <v>4500</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>192</v>
+        <v>64</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="13">
-        <v>5500</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>203</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>204</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="13">
-        <v>7500</v>
-[...38 lines deleted...]
-      <c r="F98" s="13">
         <v>5600</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -3052,52 +3000,50 @@
     <hyperlink ref="D72" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
-    <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
-    <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>