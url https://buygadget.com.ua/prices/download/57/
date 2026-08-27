--- v0 (2026-07-10)
+++ v1 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Авто гаджети</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -266,63 +266,72 @@
   <si>
     <t>Денні ходові вогні Ewell, 9W срібний корпус, світять білим, EW070</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1219</t>
   </si>
   <si>
     <t>B00784</t>
   </si>
   <si>
     <t>Денні ходові вогні Ewell, 9W срібний корпус, світять жовтим, EW049</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1191</t>
   </si>
   <si>
     <t>B00785</t>
   </si>
   <si>
     <t>Денні ходові вогні Ewell, 9W срібний корпус, світять червоним, EW050</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1192</t>
   </si>
   <si>
+    <t xml:space="preserve">B00281 </t>
+  </si>
+  <si>
+    <t>Денні ходові вогні Ewell LED 9W чорний корпус, світять жовтим (EW155)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/dnevnye-khodovye-ogni-9wnew/</t>
+  </si>
+  <si>
     <t>B00929</t>
   </si>
   <si>
-    <t>Денні ходові вогні Ewell LED 9W чорний корпус, світять білим (EW588)</t>
-[...2 lines deleted...]
-    <t>https://buygadget.com.ua/dnevnye-khodovye-ogni-9wnew/</t>
+    <t>Денні ходові вогні Ewell LED 9W чорний корпус, світять білим (EW589)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/dnevnye-khodovye-ogni-9wnew/?sku=1317</t>
   </si>
   <si>
     <t>B00931</t>
   </si>
   <si>
-    <t>Денні ходові вогні Ewell LED 9W срібний корпус, світять білим (EW589)</t>
+    <t>Денні ходові вогні Ewell LED 9W срібний корпус, світять білим (EW590)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/dnevnye-khodovye-ogni-9wnew/?sku=1597</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -699,62 +708,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a21a-GRIFFIN-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a2a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-avtoprikurivatel-05a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/?sku=1207" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a21a-GRIFFIN-oem/?sku=1051" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/?sku=1201" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zarjadnoe-ustrojstvo-ot-avtoprikurivatelja-na-usb-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zarjadnoe-ustrojstvo-ot-avtoprikurivatelja-na-usb-belyj/?sku=543" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/splitter-na-tri-avtoprikurivatelja-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1045" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1238" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1890" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1047" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1046" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1239" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1889" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1190" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1219" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1191" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1192" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9wnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9wnew/?sku=1597" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a21a-GRIFFIN-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a2a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/preobrazovatel-napryazheniya-s-200v-na-avtoprikurivatel-05a-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/?sku=1207" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-na-usb-1a21a-GRIFFIN-oem/?sku=1051" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/?sku=1201" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zarjadnoe-ustrojstvo-ot-avtoprikurivatelja-na-usb-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zarjadnoe-ustrojstvo-ot-avtoprikurivatelja-na-usb-belyj/?sku=543" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/splitter-na-tri-avtoprikurivatelja-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1045" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1238" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1890" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1047" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1046" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1239" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni/?sku=1889" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1190" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1219" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1191" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9w/?sku=1192" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9wnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9wnew/?sku=1317" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/dnevnye-khodovye-ogni-9wnew/?sku=1597" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F32" sqref="F32"/>
+      <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1300,87 +1309,108 @@
       </c>
       <c r="E31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="13">
         <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="13">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4">
+        <v>28</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="13">
         <v>125</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>