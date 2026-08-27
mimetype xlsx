--- v0 (2026-07-10)
+++ v1 (2026-08-27)
@@ -12,95 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>TV тюнери</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>B00183</t>
   </si>
   <si>
     <t>TV тюнер Dual Analog TV Tuner, AVerMedia MCE A169, OEM</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/tv-tjuner-avermedia-mce-a169-dual-analog-tv-tuner/</t>
   </si>
   <si>
     <t>Есть</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://buygadget.com.ua/komplekt-dlja-video-zahvata-usb20-to-3xrca-female-s-video-4pin-female-/</t>
   </si>
   <si>
     <t>B00277</t>
   </si>
   <si>
     <t>TV тюнер Digital TV HDTV DVB-T2 (RTL)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/tv-tyuner-digital-tv-hdtv-dvb-t2-rtl/</t>
   </si>
   <si>
     <t>B00401</t>
   </si>
   <si>
     <t>Комплект для відео захоплення, 4 Channel DVR CCTV</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/komplekt-dlya-video-zakhvata-4-channel-dvr-cctv/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -492,62 +483,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/tv-tjuner-avermedia-mce-a169-dual-analog-tv-tuner/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/komplekt-dlja-video-zahvata-usb20-to-3xrca-female-s-video-4pin-female-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/tv-tyuner-digital-tv-hdtv-dvb-t2-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/komplekt-dlya-video-zakhvata-4-channel-dvr-cctv/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/tv-tjuner-avermedia-mce-a169-dual-analog-tv-tuner/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/tv-tyuner-digital-tv-hdtv-dvb-t2-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/komplekt-dlya-video-zakhvata-4-channel-dvr-cctv/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -593,104 +584,83 @@
       </c>
       <c r="E6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="13">
         <v>1286</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="13">
-        <v>330</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="13">
-        <v>1170</v>
-[...18 lines deleted...]
-      <c r="F9" s="13">
         <v>462</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>