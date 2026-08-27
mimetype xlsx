--- v0 (2026-07-10)
+++ v1 (2026-08-27)
@@ -12,4306 +12,4777 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2372">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Інтерфейсні кабелі та адаптери</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>B00721</t>
   </si>
   <si>
     <t>Кабель живлення процесора Ewell 4pin M/F 15 см. (EW395)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mf/</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
+    <t>B01048</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків Acer 20V, Type-C to DC 5.5x1.7 мм (EW568)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-20v-type-c-to-dc-55x17-mm-ew568/</t>
+  </si>
+  <si>
+    <t>B00615</t>
+  </si>
+  <si>
+    <t>Подовжувач VGA сигналу по UTP до 60м, RTL</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usilitel-vga-signala-po-utp-do-60m-rtl/</t>
+  </si>
+  <si>
+    <t>B00425</t>
+  </si>
+  <si>
+    <t>Адаптер HDMI M to HDMI F, 180 градусов</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-hdmi-m-to-hdmi-f-180-gradusov/</t>
+  </si>
+  <si>
+    <t>B00383</t>
+  </si>
+  <si>
+    <t>Кабель Ewell 3.5 мм, 4pin на 3RCA, M/F 0.2 м (EW735)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-audio-35-mm-m-to-3xrca-f/</t>
+  </si>
+  <si>
+    <t>B00942</t>
+  </si>
+  <si>
+    <t>Кабель Ewell для Asus TF600/TF701/TF810/ME400 1.0 метри (EW812)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb30-kabel-dlya-asus-tf600--810--me400-30pin/</t>
+  </si>
+  <si>
+    <t>B00299</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації Ewell USB2.0 AM to micro USB2.0 M, 2.4А 1.0 м чорний, EW860</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m/</t>
+  </si>
+  <si>
+    <t>B00750</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell. Lightning to HDMI / VGA / Audio (EW500)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-lightning-to-hdmi--vga--audio/</t>
+  </si>
+  <si>
+    <t>B00980</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell PCI-E 3.0 16х to M. 2 SSD, SATA (EW339)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-30-16x-to-m2-ssd-msata-ssd-sata-iii/</t>
+  </si>
+  <si>
+    <t>B00449</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell Molex на два Sata, 20 см (EW781)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-ata-f-to-2xsata-15pin-f/</t>
+  </si>
+  <si>
+    <t>B00529</t>
+  </si>
+  <si>
+    <t>Адаптер USB3.0 AF to microBM (OTG Adapter)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-micro-usb30-m-to-usb30-af-otg-adapter/</t>
+  </si>
+  <si>
+    <t>B00591</t>
+  </si>
+  <si>
+    <t>Кабель USB2.0 to USB3.1 Type-C AM/CM, в оплетке, RTL 1 метр, черная оплетка</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-v-opletke-rtl/</t>
+  </si>
+  <si>
+    <t>B01076</t>
+  </si>
+  <si>
+    <t>Кабель живлення для відеокарт Ewell PCI-E 6pin to 8pin (6+2), M/M універсальний 30 см (EW667)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/</t>
+  </si>
+  <si>
+    <t>B00813</t>
+  </si>
+  <si>
+    <t>Адаптер PCI-E 1X to USB3.0</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-1x-to-usb30/</t>
+  </si>
+  <si>
+    <t>B01077</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell. CPU 8pin на два CPU 8pin (4+4), 20 см (EW669)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-ewell-cpu-8pin-na-dva-cpu-8pin-44-20-sm-ew669/</t>
+  </si>
+  <si>
     <t>B00416</t>
   </si>
   <si>
     <t>Адаптер Ewell Mini DisplayPort - HDMI+DisplayPort+DVI (24+5), (EW095)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi--displayport--dvi-f-245/</t>
   </si>
   <si>
-    <t>B00615</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-hdmi-m-to-hdmi-f-180-gradusov/</t>
+    <t>EXPI9402PT</t>
+  </si>
+  <si>
+    <t>Мережева карта для серверів Intel EXPI9402PT Low Profile</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-lan-intel-1000-pt-expi9402pt-low-profile-rtl/</t>
   </si>
   <si>
     <t>B00079</t>
   </si>
   <si>
     <t>Адаптер USB2.0 to COM (RS232), Prolific PL2303HX CH340</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-to-com-rs232-10m-/</t>
   </si>
   <si>
-    <t>B00942</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/usb30-kabel-dlya-asus-tf600--810--me400-30pin/</t>
+    <t>B00679</t>
+  </si>
+  <si>
+    <t>OTG адаптер Type-C to USB 3.2, 0.15 м чорні, EW437</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-type-c-to-usb-30-otg-adapter-02-metri/</t>
   </si>
   <si>
     <t>B00354</t>
   </si>
   <si>
     <t>Адаптер Ewell VGA для RJ45 (CAT5, CAT6) F/F (EW141)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-vga-f-to-rj45-f-cat5-cat6/</t>
   </si>
   <si>
     <t>B00268</t>
   </si>
   <si>
     <t>Кабель Ewell Audio 3.5 мм, 3pin M/M 0.4 метри, чорний (EW801)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/</t>
   </si>
   <si>
-    <t>B01076</t>
-[...23 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-micro-usb30-m-to-usb30-af-otg-adapter/</t>
+    <t>B00506</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 PRO 20 см. кут 180 градусів, прямі (EW350)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/</t>
+  </si>
+  <si>
+    <t>B00867</t>
+  </si>
+  <si>
+    <t>Кабель USB2.0 AM to micro USB2.0 M, оплетка, RTL 1.3 метра, золотистый, блистер</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/</t>
   </si>
   <si>
     <t>B00826</t>
   </si>
   <si>
     <t>USB-hub Ewell USB 3.1 Type-C to HDMI / USB3.0 / Type-C /Ethernet срібний, EW158</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb31-type-c-to-ethernet--hdmi--usb30--type-c/</t>
   </si>
   <si>
-    <t>B01077</t>
-[...7 lines deleted...]
-  <si>
     <t>B00075</t>
   </si>
   <si>
     <t>Кабель живлення Ewell USB to Molex, 5v 30 см (EW591)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb-to-molex-05m/</t>
   </si>
   <si>
-    <t>B00591</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-v-opletke-rtl/</t>
+    <t>B00970</t>
+  </si>
+  <si>
+    <t>Кабель AUX Lightning to 3pin Audio 3.5 мм червиний</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/</t>
   </si>
   <si>
     <t>B00267</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 16X, Molex, із засувкою 19 см. (EW017)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-molex-19sm-bez-zashchelki/</t>
   </si>
   <si>
-    <t>B00813</t>
-[...23 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-pci-e-to-lan-intel-1000-pt-expi9402pt-low-profile-rtl/</t>
+    <t>B00713</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell Mini DisplayPort - HDMI+VGA+DVI (24+5) білий (EW502)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi--vga--dvi-f-241/</t>
+  </si>
+  <si>
+    <t>B00182</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell USB to SATA Power, 12v 50 см (EW719)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-12v/</t>
+  </si>
+  <si>
+    <t>B00743</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB3.1 Type-C - VGA M/F кабель 10 см (EW011)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb31-type-c-to-vga/</t>
+  </si>
+  <si>
+    <t>B00442</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB2.0 to FireWire 4pin M/M, 1.5м (EW574)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-firewire-4pin-m-15m/</t>
   </si>
   <si>
     <t>B00292</t>
   </si>
   <si>
     <t>Адаптер HDMI F to HDMI F</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-f-to-hdmi-f/</t>
   </si>
   <si>
-    <t>B00970</t>
-[...7 lines deleted...]
-  <si>
     <t>B00013</t>
   </si>
   <si>
     <t xml:space="preserve">Контролер Ewell PCI-E to COM / LPT, WCH CH382L </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-express-to-1xlpt-2xcom-rs232-wch-ch382l/</t>
   </si>
   <si>
-    <t>B00867</t>
-[...52 lines deleted...]
-  <si>
     <t>B00196</t>
   </si>
   <si>
     <t>Магнітний кабель синхронізації Ewell microUSB2.0 - USB 2.1 A, ver.2., 1 м в срібному обплетенні</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb-rtlv2/</t>
   </si>
   <si>
+    <t>B00396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кабель RCA M/M, Bandridge BAL4801, 1м </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-rca-mm-bandridge-bal4801-1m/</t>
+  </si>
+  <si>
+    <t>B01017</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell DC 5.5 х 2.1 to 4.0 х 1.7 (EW446)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-40-kh-17/</t>
+  </si>
+  <si>
+    <t>B01028</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків Acer, Samsung 19.5V, Type-C to DC 3.0x1.0 мм (EW548)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-samsung-195v-type-c-to-dc-30x10-mm-ew548/</t>
+  </si>
+  <si>
+    <t>B00025</t>
+  </si>
+  <si>
+    <t>Ковпачок ізолюючий під обжимку Ewell RJ-45 25 штук (білий)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/</t>
+  </si>
+  <si>
+    <t>B00244</t>
+  </si>
+  <si>
+    <t>Кабель для підключення кулера 4pin to 4pin/3pin</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin-to-4pin3pin/</t>
+  </si>
+  <si>
+    <t>B00618</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB - Lightning, 2A, в обплетенні 1 м, чорний (EW760)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/</t>
+  </si>
+  <si>
+    <t>DT-T0011</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації Dtech Type-C to Lightning, 2 м, білий (DT-T0011)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb31-type-c-to-lightning-dtech/</t>
+  </si>
+  <si>
+    <t>B00257</t>
+  </si>
+  <si>
+    <t>VGA Splitter Ewell на 2 VGA монітора, Full HD (EW290)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/video-splitter-vga-na-2-monitora-full-hd/</t>
+  </si>
+  <si>
+    <t>B00832</t>
+  </si>
+  <si>
+    <t>Магнітний кабель Ewell USB2.0 2.1 A, в обплетенні, без коннектора  чорне обплетення, 1 м. (EW187)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/</t>
+  </si>
+  <si>
+    <t>B00259</t>
+  </si>
+  <si>
+    <t>Мережева карта INTEL PRO/1000 PT EXPI9400PT 1 x RJ45 EW420</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-lan-intel-pro-1000-pt-expi9400pt-low-profile-rtl/</t>
+  </si>
+  <si>
+    <t>B00757</t>
+  </si>
+  <si>
+    <t>Магнітний кабель синхронізації Ewell Lightning - USB 3A, 1 м сріблясте обплетення</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/</t>
+  </si>
+  <si>
+    <t>B00348</t>
+  </si>
+  <si>
+    <t>Мережевий адаптер Ewell PCI-E to LAN, 1000Mbps, RTL8111C, RTL Normal Bracket (EW054)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-to-lan-1000mbps-rtl8111c-rtl/</t>
+  </si>
+  <si>
+    <t>B00714</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort to DVI 1.8 метри (EW714)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-displayport-m-to-dvi-f-241/</t>
+  </si>
+  <si>
+    <t>B00377</t>
+  </si>
+  <si>
+    <t>Мережева карта для серверів Intel PCI-E to LAN, Intel Pro/1000, EXPI9301CTBLK, Low Profile</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-lan-intel-pro1000-expi-9301ct-rtl/</t>
+  </si>
+  <si>
+    <t>B00727</t>
+  </si>
+  <si>
+    <t>Кабель USB2.0 to micro USB2.0, 2.4А 0.2 метри, чорний (EW004)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-24a/</t>
+  </si>
+  <si>
+    <t>B00935</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB 3.1 Type-C - HDMI, 4K, 30Hz, 0.2 м срібний (EW367)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi-4k-60hz/</t>
+  </si>
+  <si>
     <t>B00654</t>
   </si>
   <si>
     <t>Контролер Ewell PCI-E 4x to USB3.1, 2ext., ASM1142 (EW044)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-e-to-2xusb31-asm1142-rtl/</t>
   </si>
   <si>
+    <t>B00928</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB 2.0 to HDMI /DVI / VGA, audio (EW335)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb-20-to-hdmi-dvi-vga-audio/</t>
+  </si>
+  <si>
     <t>B00412</t>
   </si>
   <si>
     <t>Конектор Ewell RJ-11 (6P4C)  50 шт. (EW231)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/konnektor-rj-12-6p4c-100-shtup/</t>
   </si>
   <si>
-    <t>B00257</t>
-[...23 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-usb31-type-c-to-lightning-dtech/</t>
+    <t>B00678</t>
+  </si>
+  <si>
+    <t>Адаптер USB3.1 Type-C to USB 2.0 (OTG Adapter) 0.2 метра, OEM белый</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb31-type-c-to-usb-20-otg-adapter-02-metra-oem/</t>
+  </si>
+  <si>
+    <t>B00284</t>
+  </si>
+  <si>
+    <t>Адаптер mini USB2.0 to USB2.0 M/F (OTG Adapter) 0.1м</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-mini-usb20-m-to-usb20-af-otg-adapter-08m/</t>
+  </si>
+  <si>
+    <t>PC0085</t>
+  </si>
+  <si>
+    <t>Контролер DTECH PCI-E to 2xCOM (RS232), WCH CH382L (PC0085)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-2xcom-rs232-wch-ch382l-dtech/</t>
+  </si>
+  <si>
+    <t>B00594</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Відео конвертер VGA/RCA/4-pin S-Video to VGA </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/video-konverter-vga-to-vgarca4-pin-s-video-vkhod/</t>
   </si>
   <si>
     <t>B00103</t>
   </si>
   <si>
     <t>Планка розширення Ewell USB2.0 на задню панель ПК (EW737)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kosichka-usb-20-na-2-porta/</t>
   </si>
   <si>
-    <t>B00832</t>
-[...32 lines deleted...]
-    <t>https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/</t>
+    <t>B01011</t>
+  </si>
+  <si>
+    <t>Зовнішня кишеня Ewell M2 NGFF B key - USB 3.0 срібний EW592</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/zovnshnya-kishenya-ewell-m2-ngff-usb-30/</t>
+  </si>
+  <si>
+    <t>B00742</t>
+  </si>
+  <si>
+    <t>Концентратор-адаптер USB3.1 Type-C to RJ45 (10/100)/3 port USB 2.0 (EW010)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-type-c-to-rj45-10100--3-port-usb-20/</t>
   </si>
   <si>
     <t>B00404</t>
   </si>
   <si>
     <t>Адаптер SCART F to 3xRCA F</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-scart-f-to-3xrca-f/</t>
   </si>
   <si>
     <t>B00126</t>
   </si>
   <si>
     <t>Адаптер Ewell USB - COM (RS-232), 9/25 pin, чіп CH340, кабель 1.0 м (EW217)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-to-com-rs232lpt-ekranirovannyj-10m/</t>
   </si>
   <si>
-    <t>B00928</t>
-[...32 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-pci-e-to-2xcom-rs232-wch-ch382l-dtech/</t>
+    <t>B00998</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell OTG Lightning — USB 3.0 чорний (EW456)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb30-otg-adapter-lightning/</t>
+  </si>
+  <si>
+    <t>B00723</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Адаптер USB3.0 AF/BF </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb30-afbf/</t>
   </si>
   <si>
     <t>B00570</t>
   </si>
   <si>
     <t>Адаптер HDMI M to mini HDMI F</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-m-to-mini-hdmi-f/</t>
   </si>
   <si>
-    <t>B00678</t>
-[...61 lines deleted...]
-  <si>
     <t>B01040</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків HP 20V, Type-C to DC 4.8x1.7 мм (EW560)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-48x17-mm-ew560/</t>
   </si>
   <si>
-    <t>B00723</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-usb30-afbf/</t>
+    <t>B00115</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell VGA - DVI (12+5) F/M (EW677)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-vga-f-to-dvi-m-125/</t>
+  </si>
+  <si>
+    <t>B00427</t>
+  </si>
+  <si>
+    <t>Контролер PCI to 4xCOM (RS232), OXuPCI954, RTL</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-to-4xcom-rs232-st-lab-cp-110-rtl/</t>
+  </si>
+  <si>
+    <t>DT-5019</t>
+  </si>
+  <si>
+    <t>Адаптер USB2.0 to COM (RS485/422) DTECH Black</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb20-to-com-rs485422/</t>
+  </si>
+  <si>
+    <t>B00860</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI-E 4X to 4X 19 см. (EW174)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/riser-card-pci-e-4x-to-4x/</t>
   </si>
   <si>
     <t>B00341</t>
   </si>
   <si>
     <t>Кабель USB2.0 to micro USB2.0, 2.0А 0.5 метрів, чорний (EW430)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-to-micro-usb20-20a/</t>
   </si>
   <si>
-    <t>B00115</t>
-[...50 lines deleted...]
-    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-samsung-195v-type-c-to-dc-30x10-mm-ew548/</t>
+    <t>B01012</t>
+  </si>
+  <si>
+    <t>Зовнішня кишеня Ewell для M2 NGFF, B key, Type-C чорний, EW782</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/zovnshnya-kishenya-ewell-dlya-m2-ngff-b-key-type-c/</t>
+  </si>
+  <si>
+    <t>B00470</t>
+  </si>
+  <si>
+    <t>Подовжувач Ewell для вентилятора 4 pin, 27 см чорний (EW519)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/</t>
+  </si>
+  <si>
+    <t>B00176</t>
+  </si>
+  <si>
+    <t>Відео спліттер Ewell Splitter HDMI на 4 монітори, 4K2K, 3D (EW204) 4K, EW204</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/video-splitter-hdmi-na-4-monitora-v14a-3d/</t>
+  </si>
+  <si>
+    <t>DT-7004B</t>
+  </si>
+  <si>
+    <t>Конвертер Dtech VGA to HDMI зі звуком DT-7004B</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-vga-to-hdmi-dtech/</t>
+  </si>
+  <si>
+    <t>B00838</t>
+  </si>
+  <si>
+    <t>Адаптер PCI-E to USB3.0 (4ext. Sata Power) NEC, RTL</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-usb30-4ext-sata-power-nec-rtl/</t>
+  </si>
+  <si>
+    <t>PC0016C</t>
+  </si>
+  <si>
+    <t>Контролер DTECH PCI - USB2.0 (4ext. 1int.) VIA (PC0016C)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-to-usb20-4ext-1int-via-dtech/</t>
+  </si>
+  <si>
+    <t>B00880</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB3.1 Type-C - SATA III 2.5"/3.5" 7 + 15pin, з блоком живлення, білий без Блока живлення, EW277</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-belyy/</t>
+  </si>
+  <si>
+    <t>B00301</t>
+  </si>
+  <si>
+    <t>Подовжувач HDMI сигналу Ewell (EW001)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usilitel-hdmi-signala-do-40m-4k-repeater/</t>
+  </si>
+  <si>
+    <t>B00477</t>
+  </si>
+  <si>
+    <t>Кабель USB2.0 AM to micro USB2.0 M 0.8 метри</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-18m/</t>
+  </si>
+  <si>
+    <t>B00454</t>
+  </si>
+  <si>
+    <t>Адаптер VGA M to 3xRCA F</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-vga-to-3xrca-f/</t>
+  </si>
+  <si>
+    <t>B00673</t>
+  </si>
+  <si>
+    <t>OTG адаптер Ewell Type-C to USB 3.0 срібний, EW463</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/</t>
+  </si>
+  <si>
+    <t>B00093</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB UC-E6 для камер NIKON та Olympus 1.2 метри (EW620)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb-kabel-nikon-uc-e6/</t>
+  </si>
+  <si>
+    <t>B00448</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell Molex на Sata, 20 см (EW780)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-sata-15pin-f-to-ata-f/</t>
+  </si>
+  <si>
+    <t>B00847</t>
+  </si>
+  <si>
+    <t>Подовжувач живлення для відеокарт Ewell 6pin M/F, екранований, 20 см (EW198)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-6pin-to-6pin-ekranirovannyy/</t>
+  </si>
+  <si>
+    <t>B00042</t>
+  </si>
+  <si>
+    <t>Low Profile Bracket, USB3.0 40 мм</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/low-profile-bracket-usb-30/</t>
+  </si>
+  <si>
+    <t>B00882</t>
+  </si>
+  <si>
+    <t>Магнітний кабель Ewell Lightning - USB 2.1 А 1 м., в золотистому обплетенні (EW273)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-lightning-rtl/</t>
+  </si>
+  <si>
+    <t>B00724</t>
+  </si>
+  <si>
+    <t>Адаптер SCART M to 3xRCA F</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-scart-m-to-3xrca-f2/</t>
+  </si>
+  <si>
+    <t>B00378</t>
+  </si>
+  <si>
+    <t>Подовжувач Ewell USB Type-C, Gen2, 100W 5A, чорний  1.0 метри, 20 Gbps, EW425</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/podovzhuvach-type-c/</t>
   </si>
   <si>
     <t>B00552</t>
   </si>
   <si>
     <t>Кабель-браслет Ewell USB 2.0 - Lightning, 2.1А, довжина  22 см чорний (EW830)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/</t>
   </si>
   <si>
-    <t>B00838</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-pci-e-to-usb30-4ext-sata-power-nec-rtl/</t>
+    <t>B00549</t>
+  </si>
+  <si>
+    <t>Зовнішня карта відеозахоплення 4K HDMI в USB 3.0 (4K HDMI Video Capture USB3.0) EW659</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/zovnshnya-karta-vdeo-zakhoplennya-4k-hdmi-v-usb-30-4k-hdmi-video-capture-usb30-ew659/</t>
   </si>
   <si>
     <t>B00351</t>
   </si>
   <si>
     <t>USB2.0 кабель Lightning круглий 1 метр, блистер</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-kruglyy/</t>
   </si>
   <si>
     <t>B00285</t>
   </si>
   <si>
     <t>USB2.0 кабель для Samsung Galaxy Tab, RTL черный</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb20-kabel-dlya-samsung-galaxy-tab/</t>
   </si>
   <si>
-    <t>B00880</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/usilitel-hdmi-signala-do-40m-4k-repeater/</t>
+    <t>B00261</t>
+  </si>
+  <si>
+    <t>Адаптер Bluetooth 4.0 Ewell, чіп CSR8510, aptX білий (EW280)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-bluetooth-40-chip-csr8510-chernyy-rtl/</t>
+  </si>
+  <si>
+    <t>B00662</t>
+  </si>
+  <si>
+    <t>Кабель аудіо Ewell 3.5 mm to 2RCA 1.5 метри (EW523)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-audio-35-mm-m-to-2xrca-m-premium/</t>
+  </si>
+  <si>
+    <t>B00595</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB Type-C, Gen2, 100W 5A, 20 Gbps, чорний 1.0 метри (EW412)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-type-c-gen2-4k-100w-5a-20-gbps/</t>
+  </si>
+  <si>
+    <t>B00409</t>
+  </si>
+  <si>
+    <t>Кабель живлення для відеокарт Ewell 6pin to SATA, 20 см (EW819)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xsata-m/</t>
   </si>
   <si>
     <t>B00482</t>
   </si>
   <si>
     <t>AUX перехідник для автомобільних магнітол Ewell 4pin Jack 3.5 на USB білий (EW796)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-af-belyy-015m/</t>
   </si>
   <si>
-    <t>B00454</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/</t>
+    <t>B00865</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magnetic кабель USB2.0 AM (2,4A) без коннектора в серебристой оплетке </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B00930 </t>
+  </si>
+  <si>
+    <t>Подовжувач Ewell USB Type-C, Gen1, 60W 3A, 5 Gbps, 1 метр, чорний (EW258)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/podovzhuvach-type-c-gen1-30w-2a-5-gbps/</t>
+  </si>
+  <si>
+    <t>B00759</t>
+  </si>
+  <si>
+    <t>Магнітний кабель синхронізації Ewell USB Type-C to USB 3A 1 м сріблясте обплетення (EW026)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/</t>
+  </si>
+  <si>
+    <t>B00956</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to USB3.0 (2int. 19pin USB header) VIA (EW455)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kontroler-pci-e-to-2-ports-19pin-usb-30-via/</t>
+  </si>
+  <si>
+    <t>B00572</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort to HDMI 1.8 метра, чорний (EW520)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-displayport-to-hdmi-18m/</t>
   </si>
   <si>
     <t>B00371</t>
   </si>
   <si>
     <t>Адаптер Ewell USB3.0 to VGA, чіп FL2000 чорний (EW361)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb30-to-vgaad/</t>
   </si>
   <si>
-    <t>B00378</t>
-[...68 lines deleted...]
-    <t>https://buygadget.com.ua/kontroler-pci-e-to-2-ports-19pin-usb-30-via/</t>
+    <t>B00428</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell SATA на Molex M/F (EW849)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-ewell-sata-na-molex-mf-ew849/</t>
+  </si>
+  <si>
+    <t>B00748</t>
+  </si>
+  <si>
+    <t>Кабель USB3.1 Type-c to Lightning черный</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb31-type-c-to-lightning/</t>
+  </si>
+  <si>
+    <t>B00483</t>
+  </si>
+  <si>
+    <t>Кабель AUX USB to 4pin Audio 3.5 мм білий, 15 см (EW786)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/</t>
+  </si>
+  <si>
+    <t>B00558</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell USB 2.0 - DC 4.0х1.7 мм, довжина 0.7 м. (EW776)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-to-dc40-08m/</t>
   </si>
   <si>
     <t>B00902</t>
   </si>
   <si>
     <t>Подовжувач Ewell для вентилятора 4pin M/F 26 см (EW739)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/podovzhuvach-ewell-dlya-ventilyatora-4pin-mf-26-sm-ew739/</t>
   </si>
   <si>
-    <t>B00261</t>
-[...16 lines deleted...]
-  <si>
     <t>B01117</t>
   </si>
   <si>
     <t>Кабель USB2.0 AM/AM  0.5 метрів, екранований, синій, EW850</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-amam/</t>
   </si>
   <si>
-    <t>B00865</t>
-[...97 lines deleted...]
-  <si>
     <t>B00964</t>
   </si>
   <si>
     <t>USB-хаб Ewell до материнської плати на чотири порти (EW817)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb-khab-ewell-do-materinsko-plati/</t>
   </si>
   <si>
     <t>B00688</t>
   </si>
   <si>
     <t>Splitter Ewell DVI на DVI/VGA монітори, Full HD 24+1 (EW597)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/video-splitter-dvi-na-2-monitora-dvivga/</t>
   </si>
   <si>
     <t>B00649</t>
   </si>
   <si>
     <t>Кабель HDMI плоский, v2.0, 4K</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-ploskiy-v20-4k/</t>
   </si>
   <si>
     <t>B00747</t>
   </si>
   <si>
     <t>Адаптер Ewell USB3.1 Type-C - SATA III 2.5"/3.5" 7+15pin EW083</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-c-blokom-pitaniya/</t>
   </si>
   <si>
+    <t>B00848</t>
+  </si>
+  <si>
+    <t>Подовжувач CPU Ewell 8pin M/F, екранований 20 см (EW196)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/</t>
+  </si>
+  <si>
+    <t>B00489</t>
+  </si>
+  <si>
+    <t>Мережевий адаптер Ewell USB2.0 to RJ-45 EW103</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb20-to-lan-10100mbs-rtl/</t>
+  </si>
+  <si>
+    <t>B00793</t>
+  </si>
+  <si>
+    <t>Кабель для проектора M1-DA, DVI 30+1 to DVI 24+1 / USB Male</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-dlya-proektora-m1-da-dvi-301-to-dvi-241--usb-male/</t>
+  </si>
+  <si>
+    <t>B00994</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Type-C - Audio, 4pin 3.5 мм, 1.0 метри срібний (EW727)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-type-c---audio-4pin-35-mm-10-metri/</t>
+  </si>
+  <si>
+    <t>B00660</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Audio 3.5 мм, 4pin M/F 1.0 метри, білий (EW570)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/aux-udlinitel-4pin-audio-35-mm-mf-belyy/</t>
+  </si>
+  <si>
+    <t>B00250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magnetic коннектор (2,4A) </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-konnektor-24anew/</t>
+  </si>
+  <si>
+    <t>B00405</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB3.0 to HDMI срібний, (EW584)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb30-to-hdmi/</t>
+  </si>
+  <si>
+    <t>B00332</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to COM / LPT, WCH CH382L (EW415)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-1xlpt-1xcom-rs232-wch-ch382l-rtl/</t>
+  </si>
+  <si>
+    <t>B00022</t>
+  </si>
+  <si>
+    <t>Адаптер COM (RS232) to (RS485) HEXIN HXSP-485D</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-com-rs232-to-rs485-hexin-hxsp-485/</t>
+  </si>
+  <si>
+    <t>B00596</t>
+  </si>
+  <si>
+    <t>Bluetooth Music Receiver</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/bluetooth-music-receiver/</t>
+  </si>
+  <si>
+    <t>B00062</t>
+  </si>
+  <si>
+    <t>Адаптер VGA to HDMI</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-vga-to-hdmi-rtl/</t>
+  </si>
+  <si>
+    <t>B01084</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort to HDMI, 4K 60Hz 1.0 метри, чорний (EW718)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-displayport-to-hdmi-4k-60hz/</t>
+  </si>
+  <si>
     <t>B01128</t>
   </si>
   <si>
-    <t>Кабель Ewell HDMI to DisplayPort, 4K 60Hz, 1.8 метри (EW839)</t>
+    <t>Кабель Ewell HDMI to DisplayPort, 4K 120Hz, 1.8 метри (EW839)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-ewell-hdmi-to-displayport-4k-60hz-18-metri-ew839/</t>
   </si>
   <si>
-    <t>B00848</t>
-[...68 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-usb30-to-hdmi/</t>
+    <t>B00458</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Null Modem RS-232, DB9 1.5 метри (EW682)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-null-modem-rs232-female-18m/</t>
   </si>
   <si>
     <t>B00945</t>
   </si>
   <si>
     <t>Bluetooth-адаптер 5.0 Ewell (EW303)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-bluetooth-50-chernyy-rtl/</t>
   </si>
   <si>
-    <t>B00596</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-vga-to-hdmi-rtl/</t>
+    <t>B00249</t>
+  </si>
+  <si>
+    <t>Адаптер SATA 7+15 M/F, 90 градусів EW206</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-sata-715-mf-90-gradusov/</t>
+  </si>
+  <si>
+    <t>B00733</t>
+  </si>
+  <si>
+    <t>USB-hub Ewell Type-C to HDMI / USB3.0 / Type-C (EW003) срібний (EW003)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-type-c-to-hdmi--usb30--type-c/</t>
+  </si>
+  <si>
+    <t>Monster-01</t>
+  </si>
+  <si>
+    <t>Подовжувач Monster Audio 3.5 мм M/F 1.2 м (EW092)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/udlinitel-audio-35-mm-mf-monster-oem/</t>
+  </si>
+  <si>
+    <t>B00729</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації Ewell USB2.0 - Lightning M/M 2.4 А 20 см чорний (EW006)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb20-kabel-dlya-iphone-567ipad-4-24a/</t>
+  </si>
+  <si>
+    <t>B00350</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Type-C - Micro BM, 1 м чорний (EW166)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-type-c-to-micro-b-mm-1-metr/</t>
+  </si>
+  <si>
+    <t>B00117</t>
+  </si>
+  <si>
+    <t>Кабель USB2.0 AM to micro USB2.0 M, медь, RTL</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-med-rtl/</t>
   </si>
   <si>
     <t>B00611</t>
   </si>
   <si>
     <t>Удлинитель 2xRCA (M) to 2xRCA (F) RTL 5 метров</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-2xrca-m-to-2xrca-f-75m-rtl/</t>
   </si>
   <si>
+    <t>B00775</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI-E 1X to 16X v.007, USB3.0 кабель (EW029)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-7/</t>
+  </si>
+  <si>
     <t>B00320</t>
   </si>
   <si>
     <t>Адаптер Ewell  VGA - DVI M/F (EW619) білі</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-vga-m-to-dvi-f-245/</t>
   </si>
   <si>
-    <t>B00458</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-sata-715-mf-90-gradusov/</t>
+    <t>B00513</t>
+  </si>
+  <si>
+    <t>Кабель USB3.0 AM to BM, 1.8 метра</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb30-am-to-bm-18-metra/</t>
+  </si>
+  <si>
+    <t>B00209</t>
+  </si>
+  <si>
+    <t>VGA Splitter Ewell на 2 VGA монітора, Full HD (EW531)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/vdeo-splitter-vga-na-2-montori-vga/</t>
   </si>
   <si>
     <t>B00369</t>
   </si>
   <si>
     <t>Контролер Ewell PCI-E to SATA III int., Marvell 88SE9215 (EW102)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-e-to-4x-sata-iii-int-io-pce9215l-4i-low-profil-rtl/</t>
   </si>
   <si>
-    <t>B00733</t>
-[...59 lines deleted...]
-    <t>https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-7/</t>
+    <t>B00698</t>
+  </si>
+  <si>
+    <t>Кабель Audio 3.5 мм M/M, Premium, 90 градусів, червоний</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-audio-35-mm-mm-premium-90-gradusov-krasnyy/</t>
   </si>
   <si>
     <t>B00950</t>
   </si>
   <si>
     <t>Адаптер Ewell DVI - VGA M/F, 90 градусів (EW601)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-ewell-dvi---vga-mf-90-gradusv-ew601/</t>
   </si>
   <si>
-    <t>B00513</t>
-[...16 lines deleted...]
-  <si>
     <t>B00624</t>
   </si>
   <si>
     <t>Подовжувач HDMI сигналу по UTP (вита пара) Ewell до 30м, 3D, RTL (EW312)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usilitel-hdmi-signala-po-utp-do-30m-3d-rtl/</t>
   </si>
   <si>
-    <t>B00332</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-com-rs232-to-rs485-hexin-hxsp-485/</t>
+    <t>B00199</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort to VGA M/M 1.8 метра (EW700)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-displayport-m-to-vga-m-18m/</t>
+  </si>
+  <si>
+    <t>B00005</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to 2xCOM (RS232), WCH CH382L (EW078) Full-Height Bracket, 2COM</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-express-to-2xcom-rs232-wch-ch382l/</t>
+  </si>
+  <si>
+    <t>B01019</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell DC 5.5 х 2.1 to 5.5 х 2.5 (EW448)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-55-kh-25/</t>
+  </si>
+  <si>
+    <t>B00510</t>
+  </si>
+  <si>
+    <t>Адаптер micro USB2.0 M to USB2.0 AF (OTG Adapter) RTL белый</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-adapter-rtl/</t>
   </si>
   <si>
     <t>B01029</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків 19.5V, Type-C to DC 3.5x1.35 мм (EW549)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-195v-type-c-to-dc-35x135-mm-ew549/</t>
   </si>
   <si>
+    <t>B01078</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB2.0 to FireWire 6pin M/M, 1.8м (EW668)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-usb20-to-firewire-6pin-mm-12m-ew668/</t>
+  </si>
+  <si>
+    <t>B00829</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell 9pin USB2.0 - 19pin USB3.0, M/F (EW225)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-9pin-usb20-to-19pin-usb30-mf/</t>
+  </si>
+  <si>
+    <t>B00520</t>
+  </si>
+  <si>
+    <t>Подовжувач USB2.0, Ewell 1.4 метри, (EW730)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/udlinitel-usb20-18m/</t>
+  </si>
+  <si>
     <t>B01003</t>
   </si>
   <si>
     <t>Кабель живлення для відеокарт Ewell CPU 8pin to PCI-E 8pin (6+2) універсальний, 20 см (EW343)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-zhivlennya-cpu-8pin-to-pci-e-8pin-62/</t>
   </si>
   <si>
-    <t>B01078</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-ewell-usb20-to-firewire-6pin-mm-12m-ew668/</t>
+    <t>B00625</t>
+  </si>
+  <si>
+    <t>Адаптер Type-C to micro USB (OTG Adapter) чорний</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb-31-type-c-to-micro-usb-otg-adapter/</t>
   </si>
   <si>
     <t>B00266</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 1X to 16X 25 см. (EW016)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-molex-25sm-zashchelka/</t>
   </si>
   <si>
+    <t>B00701</t>
+  </si>
+  <si>
+    <t>Розетка UTP 8P8C RJ45, зовнішня на 1-порт cat5e</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/rozetka-utp-8p8c-rj45-vneshnyaya-na-1-port-cat5es/</t>
+  </si>
+  <si>
     <t>B00359</t>
   </si>
   <si>
     <t>Адаптер COM (RS232) to (RS485) HEXIN HXSP-485B</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-com-rs232-to-rs485-hexin-hxsp-485b/</t>
   </si>
   <si>
     <t>B00385</t>
   </si>
   <si>
     <t>HDMI wireless extender Zinwell ZIN-2100R</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/hdmi-wi-fi-peredatchik/</t>
   </si>
   <si>
     <t>B00514</t>
   </si>
   <si>
     <t>Адаптер Ewell USB - COM (RS-232) CH340 (EW336)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-to-com-rs232-15m/</t>
   </si>
   <si>
-    <t>B00829</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/udlinitel-usb20-18m/</t>
+    <t>B01073</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell USB to Sata Power 5v 30 см (EW662)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-5v/</t>
+  </si>
+  <si>
+    <t>B00915</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell PCI-E 3.0 16х to M.2 SSD (EW327)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-30-16kh-to-m2-ssdr/</t>
+  </si>
+  <si>
+    <t>B00452</t>
+  </si>
+  <si>
+    <t>Адаптер 3pin Audio 3.5 мм (F) to 2.5 мм (M)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-audio-35-mm-f-to-25-mm-m/</t>
   </si>
   <si>
     <t>B00289</t>
   </si>
   <si>
     <t>Адаптер HDMI to micro HDMI F/M</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-f-to-micro-hdmi-m/</t>
   </si>
   <si>
-    <t>B00625</t>
-[...7 lines deleted...]
-  <si>
     <t>B00519</t>
   </si>
   <si>
     <t>Кабель Ewell для принтера USB 2.0 AM/BM 1.5 метри, чорний (EW810)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-am-to-bm-08m/</t>
   </si>
   <si>
+    <t>B01041</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків Sony 20V, Type-C to DC 6.5x4.4 мм (EW561)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-sony-20v-type-c-to-dc-65x44-mm-ew561/</t>
+  </si>
+  <si>
+    <t>B00424</t>
+  </si>
+  <si>
+    <t>Адаптер USB2.0 AM to mini 4 pin B6</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb20-m-to-mini-4-pin/</t>
+  </si>
+  <si>
     <t>B00381</t>
   </si>
   <si>
     <t>Адаптер Ewell SATA 7+15 to SATA 7+6 (Slim HDD) (EW209)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-sata-m-715-to-sata-f-76-slimline/</t>
   </si>
   <si>
-    <t>B00701</t>
-[...70 lines deleted...]
-  <si>
     <t>B00814</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/</t>
   </si>
   <si>
+    <t>B00947</t>
+  </si>
+  <si>
+    <t>Відео спліттер Ewell RCA (EW665)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/vdeo-spltter-ewell-rca-ew665/</t>
+  </si>
+  <si>
+    <t>B00415</t>
+  </si>
+  <si>
+    <t>Кабель 2xRCA to 2xRCA M/M, RTL 0.5 метра</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-2xrca-m-to-2xrca-m/</t>
+  </si>
+  <si>
     <t>B00676</t>
   </si>
   <si>
     <t>USB2.0 OTG Adapter Lightning чорний</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb20-otg-adapter-dlya-iphone-55s5c6ipad-rtl/</t>
   </si>
   <si>
     <t>B00481</t>
   </si>
   <si>
     <t>Кабель питания Molex M to mini Molex F, 0.2м</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-molex-m-to-mini-molex-f-02m/</t>
   </si>
   <si>
+    <t>B00324</t>
+  </si>
+  <si>
+    <t>Адаптер micro USB2.0 M to USB2.0 AF (OTG Adapter) 0.1м</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-01m/</t>
+  </si>
+  <si>
+    <t>B00008</t>
+  </si>
+  <si>
+    <t>VGA Splitter Ewell на 4 VGA монітора, Full HD (EW532)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/vdeo-splitter-vga-na-4-montori-vga/</t>
+  </si>
+  <si>
     <t>B00518</t>
   </si>
   <si>
     <t>Адаптер HDMI M to DVI M (24+1)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-m-to-dvi-m-245/</t>
   </si>
   <si>
+    <t>B00411</t>
+  </si>
+  <si>
+    <t>Конектор Ewell FTP RJ-45 Cat.5е (8P8C) 50 шт. EW229</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/konnektor-rj-45-8p8c-ftp-cat-5e-100-shtup/</t>
+  </si>
+  <si>
+    <t>B00620</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell USB to Molex, 12v 50 см (EW572)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-molex-12v/</t>
+  </si>
+  <si>
+    <t>B00059</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell DB9 - DB25 F/M (EW587)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-db9---db25-fm-ew587/</t>
+  </si>
+  <si>
+    <t>B00622</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB3.0 - SATA III 2.5"/3.5" 7+15pin, з блоком живлення EW417</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb30-to-sata-iii-25-715pin/</t>
+  </si>
+  <si>
+    <t>B00817</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magnetic коннектор (2,4A) micro USB </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-konnektor-24a/</t>
+  </si>
+  <si>
+    <t>B00450</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell Molex на три Molex, 20 см (EW624)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-ata-m-to-3xata-f/</t>
+  </si>
+  <si>
+    <t>B00746</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB3.0 - SATA III 2.5"/3.5" 7+15pin EW082</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb30-to-sata-iii-2535-715pin-c-blokom-pitaniya/</t>
+  </si>
+  <si>
     <t>B00313</t>
   </si>
   <si>
     <t>Адаптер VGA to DVI 24+1, F/M  пластикові закрутки</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-vga-f-to-dvi-m-241/</t>
   </si>
   <si>
-    <t>B00059</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/perekhdnik-ewell-db9---db25-fm-ew587/</t>
+    <t>B00914</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to SATA III int., Marvell 88SE9170, (EW453)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kontroler-pci-e-to-2x-sata-iii-int-marvell-88se9170-low-profil/</t>
   </si>
   <si>
     <t>B00166</t>
   </si>
   <si>
     <t>Кабель HDMI M to VGA M 1,5 метра</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-female-dlina-12-m/</t>
   </si>
   <si>
-    <t>B00622</t>
-[...7 lines deleted...]
-  <si>
     <t>B00009</t>
   </si>
   <si>
     <t>Контролер Ewell PCI to 2xCOM (RS232)/ LPT, WCH CH353L (EW289)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-to-1xlpt-2xcom-rs232-wch-ch353l/</t>
   </si>
   <si>
-    <t>B00817</t>
-[...16 lines deleted...]
-  <si>
     <t>B00037</t>
   </si>
   <si>
     <t>Адаптер Ewell USB2.0 - LPT 25/36 pin 1.0 м (EW127)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-to-lpt-ieee1284-36pin-db25f-25pin-10m/</t>
   </si>
   <si>
-    <t>B00746</t>
-[...7 lines deleted...]
-  <si>
     <t>B00260</t>
   </si>
   <si>
     <t>Адаптер HDMI to mini HDMI F/M</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-f-to-mini-hdmi-m/</t>
   </si>
   <si>
-    <t>B00914</t>
-[...52 lines deleted...]
-  <si>
     <t>B00373</t>
   </si>
   <si>
     <t>Адаптер Ewell DVI to VGA, 1080p (EW452)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-dvi-d-to-vga-mf/</t>
   </si>
   <si>
     <t>B00634</t>
   </si>
   <si>
     <t>Адаптер Ewell USB 3.1 Type-C - HDMI 0.2 м (EW099)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi/</t>
   </si>
   <si>
+    <t>B00924</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB 2.0 to HDMI / audio (EW334)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb-20-to-hdmi--audio/</t>
+  </si>
+  <si>
     <t>B00453</t>
   </si>
   <si>
     <t>Кабель USB2.0 AM to 3xRCA F</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-am-to-3xrca-f/</t>
   </si>
   <si>
     <t>B00664</t>
   </si>
   <si>
     <t>Кабель аудіо з мікрофоном Ewell 4pin - 3pin білий (EW291)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/aux-kabel-audio-4pin-to-3pin-35-mm-mm-s-mikrofonom/</t>
   </si>
   <si>
+    <t>B00426</t>
+  </si>
+  <si>
+    <t>Адаптер USB2.0 AM/AM</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb20-amam/</t>
+  </si>
+  <si>
+    <t>B01065</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell DC 5.5 х 2.1 to 2.5 х 0.7 (EW657)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-dc-55-kh-21-to-25-kh-07-ew657/</t>
+  </si>
+  <si>
+    <t>B00312</t>
+  </si>
+  <si>
+    <t>Адаптер USB2.0 AM to IDE, SATA (2.5", 3.5") с БП, RTL</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb20-am-to-ide-sata-25-35-s-bp-rtl/</t>
+  </si>
+  <si>
+    <t>B00905</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to SATA III int., Marvell 88SE9215 (EW454)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kontroler-pci-e-to-4x-sata-iii-marvell-88se9215/</t>
+  </si>
+  <si>
+    <t>B01031</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків Compaq, Asus 19.5V, Type-C to DC 4.8x1.7 мм (EW551)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-compaq-asus-195v-type-c-to-dc-48x17-mm-ew551/</t>
+  </si>
+  <si>
     <t>B00379</t>
   </si>
   <si>
     <t>Кабель HDMI M to 3xRCA M, 1м</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-m-to-3xrca-m-1m/</t>
   </si>
   <si>
+    <t>B01067</t>
+  </si>
+  <si>
+    <t>Кабель Ewell HDMI v2.1, 8K 60Hz, 4K 240Hz 1.5 метри, (EW642)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-hdmi-v21-8k/</t>
+  </si>
+  <si>
     <t>B00308</t>
   </si>
   <si>
     <t>Подовжувач Ewell USB 3.0 AM - AF, 26 AWG, синій 0.3 метри, EW485</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-usb30-amaf/</t>
   </si>
   <si>
-    <t>B01065</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-usb20-amam/</t>
+    <t>B00658</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Audio 3.5 мм, 4pin M/M 1.5 м, в обплетенні black (EW628)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/</t>
+  </si>
+  <si>
+    <t>B00246</t>
+  </si>
+  <si>
+    <t>Кардрідер Ewell 3.5" All in One (EW240)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kardrider-25-all-in-one/</t>
   </si>
   <si>
     <t>B00355</t>
   </si>
   <si>
     <t>Перехідник Ewell SCART - RCA+S-Video (EW241)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-scart-m-to-3xrca-fs-video/</t>
   </si>
   <si>
-    <t>B00905</t>
-[...32 lines deleted...]
-    <t>https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/</t>
+    <t>B00854</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell PCI-E 4.0 16х to M. 2 SSD (EW238)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-30-16kh-to-m2-ssd/</t>
   </si>
   <si>
     <t>B00551</t>
   </si>
   <si>
     <t>Кабель-браслет Ewell USB 2.0 - micro USB, 2.1А, довжина  22 см       чорний (EW824)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/</t>
   </si>
   <si>
-    <t>B00246</t>
-[...25 lines deleted...]
-  <si>
     <t>B00087</t>
   </si>
   <si>
     <t>Кабель Ewell USB 3.0 AM - AM, 28 AWG 0,6 метра, білий, EW414</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb30-amam-ploskiy/</t>
   </si>
   <si>
+    <t>B00501</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Audio 3.5 мм, 4pin M/M 1.0 м чорний (EW633)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/aux-kabel-4pin-audio-35-mm-mm-belyy/</t>
+  </si>
+  <si>
+    <t>B00627</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB3.0 to Type-C, Gen2, 60W 3A, 10 Gbps 1.0 метри, білий (EW806)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb30-to-type-c-gen2-60w-3a-10-gbps/</t>
+  </si>
+  <si>
     <t>B01018</t>
   </si>
   <si>
     <t>Перехідник Ewell DC 5.5 х 2.1 to 4.8 х 1.7 (EW447)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-48-kh-17/</t>
   </si>
   <si>
+    <t>B01030</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків HP 19.5V, Type-C to DC 4.0x1.7 мм (EW550)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-195v-type-c-to-dc-40x17-mm-ew550/</t>
+  </si>
+  <si>
+    <t>B01043</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків Samsung 20V, Type-C to DC 5.5x3.0 мм (EW563)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-samsung-20v-type-c-to-dc-55x30-mm-ew563/</t>
+  </si>
+  <si>
+    <t>B00420</t>
+  </si>
+  <si>
+    <t>Адаптер DVI M (24+5) to 3xRCA F</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-dvi-m-to-3xrca-f/</t>
+  </si>
+  <si>
+    <t>B00329</t>
+  </si>
+  <si>
+    <t>Мережевий адаптер Ewell USB 2.0 WiFi зі знімною антеною, до 300 Мбіт/с (EW058)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb-wifi-adapter-s-antenoy-150-mbps/</t>
+  </si>
+  <si>
     <t>B00101</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 1X ver. 3.0 прямий 20см (EW481)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-1x-ver-30/</t>
   </si>
   <si>
-    <t>B01030</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-samsung-20v-type-c-to-dc-55x30-mm-ew563/</t>
+    <t>B00731</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації Ewell USB2.0 - Type-C M/M 2.4А 0.2 метри, чорний (EW008)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/</t>
+  </si>
+  <si>
+    <t>B00078</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Магнітний кабель синхронізації Ewell micro USB 3А в червоному обплетенні </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/</t>
+  </si>
+  <si>
+    <t>B00142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Райзер Ewell Riser Card PCI-E 4X to 16X, шлейф 15 см без дод. живлення (EW019)  </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/riser-card-pci-e-4x-to-16x/</t>
+  </si>
+  <si>
+    <t>B00822</t>
+  </si>
+  <si>
+    <t>Кабель Ewell SATA 7pin F/F 0.5 м, із защіпками (EW186)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-sata30-7pin-ffnew/</t>
   </si>
   <si>
     <t>B00821</t>
   </si>
   <si>
     <t>Контролер Ewell PCI-E to PCI (EW165)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-e-to-pci/</t>
   </si>
   <si>
+    <t>B00365</t>
+  </si>
+  <si>
+    <t>Мережевий адаптер Ewell USB3.0 to RJ-45 10/100/1000 Mb/s, Realtek (EW105)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb30-to-lan-1gbs-rtl/</t>
+  </si>
+  <si>
     <t>B00233</t>
   </si>
   <si>
     <t>Адаптер 3pin Audio 6.3 мм (M) to 2.5 мм (F)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-audio-63-mm-m-to-25-mm-f/</t>
   </si>
   <si>
+    <t>B00623</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to 2xCOM (RS232), Moschip 9922 (EW033)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-2xcom-rs232-mcs9922-rtl/</t>
+  </si>
+  <si>
     <t>B00406</t>
   </si>
   <si>
     <t>Адаптер RCA (F) to 2xRCA (F)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-rca-f-to-2xrca-f/</t>
   </si>
   <si>
-    <t>B00731</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/</t>
+    <t>B00843</t>
+  </si>
+  <si>
+    <t>Bluetooth-адаптер 5.0 (Linux) Ewell, mini (EW180)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-bluetooth-40-mini-rtl/</t>
   </si>
   <si>
     <t>B00316</t>
   </si>
   <si>
     <t>Кабель живлення Ewell USB 2.0 - DC 2.5х0.7 мм, довжина 0.7 м. (EW774)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-to-dc25-07m/</t>
   </si>
   <si>
-    <t>B00078</t>
-[...52 lines deleted...]
-  <si>
     <t>B00487</t>
   </si>
   <si>
     <t>Кабель Ewell SATA 7+15pin F/F, довжина 0.3 м (EW207)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata-715pin-ff/</t>
   </si>
   <si>
-    <t>B00420</t>
-[...16 lines deleted...]
-  <si>
     <t>DT-5015</t>
   </si>
   <si>
     <t>Подовжувач DTECH активний, USB - UTP до 60 метрів (DT-5015)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-usb20-do-60m-aktivnyy-cherez-utp-kabel/</t>
   </si>
   <si>
-    <t>B00329</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/usb-wifi-adapter-s-antenoy-150-mbps/</t>
+    <t>B00273</t>
+  </si>
+  <si>
+    <t>Конектор Ewell UTP RJ-45 Cat.5е (8P8C) 50 шт. (EW256)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/konnektor-rj-45-100-shtup/</t>
+  </si>
+  <si>
+    <t>B00828</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell 9pin USB2.0 - 19pin USB3.0, F/M (EW224)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-9pin-usb-20-to-19pin-usb-30-fm/</t>
+  </si>
+  <si>
+    <t>B01053</t>
+  </si>
+  <si>
+    <t>Подовжувач USB3.0 активний, Ewell 5 метрів, EW604</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/podovzhuvach-usb30-aktivniy-ewell/</t>
+  </si>
+  <si>
+    <t>B00849</t>
+  </si>
+  <si>
+    <t>Кабель живлення для материнської плати Ewell 24pin F/M (20+4pin), екранований, 30 см (EW199)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/udlinitel-pitaniya-atx-24pin-mf/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B00065 </t>
+  </si>
+  <si>
+    <t>Мережевий адаптер Ewell PCI-E to LAN, 1000Mbps, Intel 8257L (EW422)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-ewell-pci-e-to-lan-1000mbps-intel-8257l/</t>
   </si>
   <si>
     <t>B00795</t>
   </si>
   <si>
     <t>PCI-E 1x to 4 Port USB 3.0, Hub Riser Card</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/pci-e-1x-to-4-port-usb-30-hub-riser-card/</t>
   </si>
   <si>
     <t>B00588</t>
   </si>
   <si>
     <t>Перехідник Ewell Mini DisplayPort - DisplayPort M/F, 4K (EW654)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-mini-displayport-m-to-displayport-f/</t>
   </si>
   <si>
-    <t xml:space="preserve">B00065 </t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/udlinitel-pitaniya-atx-24pin-mf/</t>
+    <t>B01037</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків DELL 20V, Type-C to DC 4.5x3.0 мм (EW557)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-dell-20v-type-c-to-dc-45x30-mm-ew557/</t>
+  </si>
+  <si>
+    <t>B00840</t>
+  </si>
+  <si>
+    <t>Відео спліттер Ewell Splitter HDMI на 2 монітори, v1.4, 3D (EW173)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/video-splitter-hdmi-na-2-monitora-v14-3d-4k2k/</t>
+  </si>
+  <si>
+    <t>B00429</t>
+  </si>
+  <si>
+    <t>Кардрідер Ewell, 23 in 1 синій (EW260)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kardrider-23-in-1/</t>
+  </si>
+  <si>
+    <t>B00559</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to USB3.0 (2ext. 19pin USB header, Sata Power) NEC (EW037)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-usb30-2ext-19pin-sata-power-nec-rtl/</t>
   </si>
   <si>
     <t>B00118</t>
   </si>
   <si>
     <t>Оптичний аудіо кабель Ewell. Toslink SPDIF 1.0 метри (EW670)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/digital-audio-optical-kabel-18m/</t>
   </si>
   <si>
     <t>B00985</t>
   </si>
   <si>
     <t>Адаптер Ewell PCI-E 3.0 4x to M. 2 SSD (2шт), (EW346)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-e-30-4x-to-2xm2-ssd2/</t>
   </si>
   <si>
-    <t>B01037</t>
-[...43 lines deleted...]
-  <si>
     <t>B00193</t>
   </si>
   <si>
     <t>Адаптер-синхронізатор блоків живлення Ewell ATX 24 Pin to Molex (EW144)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24-pin-to-molex/</t>
   </si>
   <si>
+    <t>B00293</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell  VGA - DVI (24+5) F/M (EW815) білі</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-vga-f-to-dvi-m-245/</t>
+  </si>
+  <si>
+    <t>B00315</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell USB 2.0 - DC 5.5х2.1 мм, довжина 0.7 м. (EW777)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-to-dc55-08m/</t>
+  </si>
+  <si>
+    <t>B00707</t>
+  </si>
+  <si>
+    <t>Кабель живлення для відеокарт Ewell SATA to 8pin (6+2), універсальний, 20 см (EW365)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin8pin-m-to-sata-m-universalnyy/</t>
+  </si>
+  <si>
+    <t>B00898</t>
+  </si>
+  <si>
+    <t>Подовжувач HDMI 4K/30Hz сигналу через UTP (вита пара) Ewell, до 120 м. (EW411)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/podovzhuvach-hdmi-signalu-po-utp-do-120m-4k-30hz/</t>
+  </si>
+  <si>
+    <t>B00421</t>
+  </si>
+  <si>
+    <t>Подовжувач VGA мідний 3+6, Ewell, 1080p, 3 метри (EW745) 3 метра</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/udlinitel-vga-m-to-vga-f-15m/</t>
+  </si>
+  <si>
+    <t>CAB-CONSOLE-RJ45</t>
+  </si>
+  <si>
+    <t>Консольний кабель Cisco RJ45 to RS232, CAB-CONSOLE-RJ45, 1.5 м</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-rj45-m-to-com-rs232-f-15m/</t>
+  </si>
+  <si>
+    <t>B01066</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell DC 5.5 х 2.1 to 3.5 х 1.35 (EW658)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-dc-55-kh-21-to-35-kh-135-ew657/</t>
+  </si>
+  <si>
+    <t>B00408</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to IEEE1394 (2x6pin ext., 1x4pin ext.) VIA (EW140)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-ieee1394-2x6pin-ext-1x4pin-ext-1x6pin-int-via-rtl/</t>
+  </si>
+  <si>
     <t>B00778</t>
   </si>
   <si>
     <t>Райзер Ewell NGFF M.2 to USB3.0 (EW345)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-ngff-m2-to-usb30/</t>
   </si>
   <si>
-    <t>B00707</t>
-[...16 lines deleted...]
-  <si>
     <t>B01032</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків Acer, Compaq, HP, Fujitsu, Geteway, Toshiba 19.5V, Type-C to DC 5.5x2.1 мм (EW552)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x21-mm-ew552/</t>
   </si>
   <si>
     <t>B00937</t>
   </si>
   <si>
     <t>Конвертер HDMI на HDMI 4K 60Hz, плюс аудіо RCA/ SPDF (EW402)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/konverter-hdmi-to-hdmi-4k-60hz-plyus-audo-rca-spdf/</t>
   </si>
   <si>
     <t>B00034</t>
   </si>
   <si>
     <t>З'єднувач RJ45 8P8C F/F</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/soedinitel-rj45-8p8c-ff/</t>
   </si>
   <si>
+    <t>B00656</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E 4x to USB3.0 (2ext.) 2xSATA III (EW045)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-4x-to-usb30-2ext-2xsata-iii-rtl/</t>
+  </si>
+  <si>
+    <t>B00764</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації блоків живлення Ewell ATX 24pin (20pin + 4pin) (EW059)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24pin-20--4/</t>
+  </si>
+  <si>
+    <t>B00671</t>
+  </si>
+  <si>
+    <t>Кабель Ewell для принтера USB 2.0 AM/BM кутовий, 90 градусів left 90 градусів, 1.0м (EW529)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-bm-up-90-gradusov-15m/</t>
+  </si>
+  <si>
+    <t>Monster-02</t>
+  </si>
+  <si>
+    <t>Кабель Monster Audio 3.5мм M/M 1.2м (EW093)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-audio-35-mm-mf-monster-oem/</t>
+  </si>
+  <si>
+    <t>B00976</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to USB3.0, Type-C, 19pin USB header, Sata Power (EW429)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-usb30-type-c-19pin-usb-header-sata-powet/</t>
+  </si>
+  <si>
     <t>B00347</t>
   </si>
   <si>
     <t>Мережева карта для серверів Intel PCI to LAN, Intel Pro/1000 MT, PWLA8391GT EW043</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-to-lan-intel-pro1000-mt-pwla8391gt-rtl/</t>
   </si>
   <si>
-    <t>B00656</t>
-[...50 lines deleted...]
-    <t>https://buygadget.com.ua/udlinitel-vga-m-to-vga-f-15m/</t>
+    <t>B01045</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків 20V, Type-C to DC 6.3x3.0 мм (EW565)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-63x30-mm-ew565/</t>
+  </si>
+  <si>
+    <t>B00789</t>
+  </si>
+  <si>
+    <t>Кабель 3xRCA M/M 1.5 метри</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-3xrca-m-to-3xrca-m/</t>
+  </si>
+  <si>
+    <t>B00334</t>
+  </si>
+  <si>
+    <t>Кабель HDMI M to mini HDMI M</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-hdmi-m-to-mini-hdmi-m/</t>
+  </si>
+  <si>
+    <t>B00006</t>
+  </si>
+  <si>
+    <t>Контролер PCI to 6xCOM (RS232), Moschip 9865, RTL</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-to-6xcom-rs232-moschip-9865/</t>
   </si>
   <si>
     <t>B01020</t>
   </si>
   <si>
     <t>Перехідник Ewell DC 5.5 х 2.1 to 6.3 х 3.0 (EW449)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-63-kh-30/</t>
   </si>
   <si>
     <t>B01044</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків 20V, Type-C to DC 4.8x1.7 мм (EW564)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-48x17-mm-ew564/</t>
   </si>
   <si>
     <t>B00298</t>
   </si>
   <si>
     <t>Адаптер Ewell VGA M/M (EW625)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-vga-m-to-vga-m/</t>
   </si>
   <si>
+    <t xml:space="preserve">B00068	</t>
+  </si>
+  <si>
+    <t>Кабель SATA3.0, 7pin F/F, з застібками синій 25 см. (EW279)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-sata30-7pin-ff/</t>
+  </si>
+  <si>
+    <t>B00512</t>
+  </si>
+  <si>
+    <t>Кабель живлення для відеокарт Ewell SATA to 6pin, 20 см (EW704)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-sata-m/</t>
+  </si>
+  <si>
     <t>B00981</t>
   </si>
   <si>
     <t>Кабель Ewell HDMI v2.0, 4K 1.5 метри, 4K 60Hz (EW508)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/</t>
   </si>
   <si>
     <t>B00026</t>
   </si>
   <si>
     <t>Адаптер Ewell USB2.0 - LPT 36-pin, 0.8 м (EW096) 1.0 метра OEM</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-to-lpt-ieee1284-36pin-10m/</t>
   </si>
   <si>
-    <t xml:space="preserve">B00068	</t>
-[...52 lines deleted...]
-  <si>
     <t>B00486</t>
   </si>
   <si>
     <t>USB OTG Adapter для Samsung Galaxy TAB черного цвета</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb20-otg-adapter-dlya-samsung-galaxy-tab/</t>
   </si>
   <si>
     <t>B00720</t>
   </si>
   <si>
     <t>Перехідник живлення для процесору 4 pin на 8 pin</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhodnik-pitaniya-dlya-protsessora-4-pin-na-8-pin/</t>
   </si>
   <si>
+    <t>B00853</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell PCI-E 4.0 to M. 2 SSD (EW239)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-30-to-m2-ssd/</t>
+  </si>
+  <si>
+    <t>B00278</t>
+  </si>
+  <si>
+    <t>Адаптер Bluetooth 4.0 Ewell (EW153)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-bluetooth-40-chernyy-rtl/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B01014 </t>
+  </si>
+  <si>
+    <t>Зовнішня кишеня Ewell для M2 NGFF, B key, USB 3.1 (EW666)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/zovnshnya-kishenya-ewell-dlya-m2-ngff-b-key-usb-31-ew666/</t>
+  </si>
+  <si>
+    <t>B01059</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort M/M, 4K 240Hz, 8K 120Hz 1.0 метри (EW639)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-displayport-mm-16k-60hz/</t>
+  </si>
+  <si>
     <t>B00736</t>
   </si>
   <si>
     <t>Подовжувач Audio 3.5 мм M/F 1.5 метри (EW807)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-audio-35-mm-m-to-35-mm-f-18m/</t>
   </si>
   <si>
+    <t>B00330</t>
+  </si>
+  <si>
+    <t>Кабель живлення для відеокарт Ewell 8 pin to Molex,екранований, 15 см (EW400)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-8pin-to-molex-mm/</t>
+  </si>
+  <si>
+    <t>B00899</t>
+  </si>
+  <si>
+    <t>Відео спліттер Ewell Splitter-Switch HDMI на 2 монітори, v2.0 (EW326)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/hdmi-bi-direction-switcher-3d-4k/</t>
+  </si>
+  <si>
+    <t>B00451</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell Molex to SATA, 80 см, (EW491)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-ata-f-to-3xsata-15pin-f/</t>
+  </si>
+  <si>
+    <t>B00841</t>
+  </si>
+  <si>
+    <t>Bluetooth-адаптер 4.2 Ewell чорний</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-bluetooth-42-rtl/</t>
+  </si>
+  <si>
+    <t>B00719</t>
+  </si>
+  <si>
+    <t>Кабель живлення для процесору Molex на 4 pin</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhodnik-pitaniya-dlya-protsessora-molex-na-4-pin/</t>
+  </si>
+  <si>
     <t>B00571</t>
   </si>
   <si>
     <t>Адаптер HDMI M to micro HDMI F</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-m-to-micro-hdmi-f/</t>
   </si>
   <si>
-    <t>B00451</t>
-[...25 lines deleted...]
-  <si>
     <t>B00423</t>
   </si>
   <si>
     <t>Адаптер DMS 59 to 2xDVI 24+5</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-dms-59-to-2xdvi-245/</t>
   </si>
   <si>
-    <t>B00853</t>
-[...23 lines deleted...]
-    <t>https://buygadget.com.ua/zovnshnya-kishenya-ewell-dlya-m2-ngff-b-key-usb-31-ew666/</t>
+    <t>B00500</t>
+  </si>
+  <si>
+    <t>Активний Splitter VGA на 8 моніторів VGA</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/aktivniy-splitter-vga-na-8-montorv-vga/</t>
+  </si>
+  <si>
+    <t>B00358</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to 2x SATA III int., ASM1061 (EW038)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-2x-sata-iii-int-asm1061-rtl/</t>
+  </si>
+  <si>
+    <t>B00846</t>
+  </si>
+  <si>
+    <t>Кабель живлення для відеокарт Ewell 6 pin to Molex, екранований, 15 см (EW197)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xmolex-mnew/</t>
+  </si>
+  <si>
+    <t>B00852</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to 2x SATA III int., ASM1061 (EW220)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-e-to-2x-sata-iii-int-asm1061-slim/</t>
+  </si>
+  <si>
+    <t>B00722</t>
+  </si>
+  <si>
+    <t>Кабель живлення для відеокарти 8 pin на ATX 6 pin</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokarty-8-pin-na-atx-6-pin/</t>
+  </si>
+  <si>
+    <t>B00735</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell PCI-E 4.0 to M.2 SSD (EW586)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-ewell-pci-e-40-to-m2-ssd-ew586/</t>
+  </si>
+  <si>
+    <t>B00661</t>
+  </si>
+  <si>
+    <t>Кабель Audio 3.5 мм M/M, Premium, червоний</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-audio-35-mm-mm-premium/</t>
   </si>
   <si>
     <t>B00357</t>
   </si>
   <si>
     <t>Контролер Ewell PCI-E to 2xESATA III, 2xSATA III, чіпсет ASM1061 (EW035)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-e-to-2xesata-iii-2xsata-iii-asm1061-rtl/</t>
   </si>
   <si>
-    <t>B00846</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xmolex-mnew/</t>
+    <t>B01033</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків Acer, Compaq, HP, Fujitsu, Geteway, Toshiba 19.5V, Type-C to DC 5.5x2.5 мм (EW553)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x25-mm-ew553/</t>
   </si>
   <si>
     <t>B00021</t>
   </si>
   <si>
     <t>Адаптер Ewell Mini DisplayPort to VGA білий (EW332)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-mini-displayport-m-to-vga-f-02m/</t>
   </si>
   <si>
-    <t>B00661</t>
-[...43 lines deleted...]
-  <si>
     <t>B00772</t>
   </si>
   <si>
     <t>Райзер Ewell Riser NGFF, M Key to PCI-E 4x зелені (EW031)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-e-4x-to-ngff-m2/</t>
   </si>
   <si>
     <t>B00515</t>
   </si>
   <si>
     <t>Адаптер USB2.0 AF to microBM (OTG Adapter)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb-otg-adapter-dlya-samsung-galaxy-note-3/</t>
   </si>
   <si>
+    <t>B00033</t>
+  </si>
+  <si>
+    <t>Адаптер LPT (DB25) M/M</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-lpt-db25-mm/</t>
+  </si>
+  <si>
+    <t>B01046</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків Asus 20V, Type-C to DC 2.5x0.7 мм (EW566)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-asus-20v-type-c-to-dc-25x07-mm-ew566/</t>
+  </si>
+  <si>
     <t>B00238</t>
   </si>
   <si>
     <t>8-pin живлення для процесору +12 V</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/8pin-pitanie-dlya-protsessora-12-v/</t>
   </si>
   <si>
     <t>B00631</t>
   </si>
   <si>
     <t>Кабель VGA Ewell, 1080p 1.5 метри 3+5 (EW742)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-vga-m-to-vga-m/</t>
   </si>
   <si>
-    <t>B01046</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-asus-20v-type-c-to-dc-25x07-mm-ew566/</t>
+    <t>B00774</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI-E 1X to 16X v.006, USB3.0 кабель (EW028)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-v6/</t>
+  </si>
+  <si>
+    <t>B00203</t>
+  </si>
+  <si>
+    <t>Подовжувач Ewell для вентилятора 4 pin, 13 см (EW518)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pinn/</t>
   </si>
   <si>
     <t>B00012</t>
   </si>
   <si>
     <t>Адаптер USB2.0 AM to IDE, SATA (2.5", 3.5"), OEM</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-am-to-ide-sata-25-35-oem/</t>
   </si>
   <si>
     <t>B00407</t>
   </si>
   <si>
     <t>Кабель Ewell Audio 3.5 мм, 3pin M/M 0.7 м, розсувний чорний (EW733)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-m-razdvizhnoy/</t>
   </si>
   <si>
     <t>B00011</t>
   </si>
   <si>
     <t>Адаптер PCI-E to 2xESATA II, 2xSATA II, 1xATA, JMicron</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-express-to-2xsata-ii-1xata-jmicron/</t>
   </si>
   <si>
-    <t>B00203</t>
-[...25 lines deleted...]
-  <si>
     <t>B00773</t>
   </si>
   <si>
     <t xml:space="preserve">PCI-E 1x to 4 Port 1x Hub Riser Card </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/pci-e-1x-to-4-port-1x-hub-riser-card/</t>
   </si>
   <si>
     <t>B00051</t>
   </si>
   <si>
     <t>Розгалужувач аудіо для навушників та мікрофона Ewell Jack 3.5mm 4pin (EW822)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/Audio-splitter-for-headphones-and-microphone-Ewell-Jack-3.5mm-4pin/</t>
   </si>
   <si>
     <t>B00455</t>
   </si>
   <si>
     <t>Адаптер RCA (M) to 2xRCA (M)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-rca-m-to-2xrca-m/</t>
   </si>
   <si>
+    <t>B00337</t>
+  </si>
+  <si>
+    <t>Кабель Ewell IEEE-1394 (FireWire), 4p/6p, екранований 0,7 метри (EW580)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ieee-1394-6p4p-07m/</t>
+  </si>
+  <si>
+    <t>B01039</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell PD для живлення ноутбуків IBM 20V, Type-C to DC 7.9x5.5 мм (EW559)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-ibm-20v-type-c-to-dc-79x55-mm-ew559/</t>
+  </si>
+  <si>
+    <t>B00691</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Audio 3.5 мм, 3pin M/F 1.2 м, червоний (EW736)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/udlinitel-audio-35-mm-mm-premium-krasnyy/</t>
+  </si>
+  <si>
     <t>B00003</t>
   </si>
   <si>
     <t>Контролер Ewell PCI to 2xCOM (RS232) WCH CH351 (EW110)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-to-2xcom-wch-ch352l/</t>
   </si>
   <si>
-    <t>B01039</t>
-[...16 lines deleted...]
-  <si>
     <t>B00107</t>
   </si>
   <si>
     <t>Кабель живлення для відеокарт Ewell 8 pin to Molex, 15 см (EW399)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-8pin-m-to-2xmolex-f/</t>
   </si>
   <si>
     <t>B01034</t>
   </si>
   <si>
     <t>Перехідник Ewell PD для живлення ноутбуків HP 20V, Type-C to DC 7.4x5.0 мм (EW554)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-74x50-mm-ew554/</t>
   </si>
   <si>
+    <t>B00619</t>
+  </si>
+  <si>
+    <t>Кабель Ewell SFF-8087 (MiniSAS), довжина 0.70 м (EW421)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-lsi00314-sff8087/</t>
+  </si>
+  <si>
+    <t>Monster-03</t>
+  </si>
+  <si>
+    <t>Кабель Monster Audio 3.5мм M/M 1.2м (EW094)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-audio-35-mm-mm-monster-l-konnektor-oem/</t>
+  </si>
+  <si>
+    <t>B00445</t>
+  </si>
+  <si>
+    <t>Адаптер Bluetooth 4.0 Ewell, чіп CSR8510, aptX black (EW296)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-bluetooth-40-chp-csr8510-aptx/</t>
+  </si>
+  <si>
     <t>B00855</t>
   </si>
   <si>
     <t>Адаптер Ewell PCI-E 4.0 4x to M.2 SSD (EW237)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-e-to-m2-ssd/</t>
   </si>
   <si>
-    <t>B00445</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-audio-35-mm-mm-monster-l-konnektor-oem/</t>
+    <t>B00318</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB UC-E6 для камер NIKON та Olympus 1.5 метри (EW621)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb-kabel-nikon-uc-e6/?sku=1798</t>
+  </si>
+  <si>
+    <t>B00705</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Audio 3.5 мм, 4pin M/F 1.2 метри, червоний (EW571)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/aux-udlinitel-4pin-audio-35-mm-mf-belyy/?sku=1768</t>
+  </si>
+  <si>
+    <t>B00941</t>
+  </si>
+  <si>
+    <t>Відео спліттер Ewell Splitter HDMI на 2 монітори, 4K2K, 3D білий, EW358</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/vdeo-splitter-hdmi-na-2-montori-v20-3d-4k2k/?sku=1566</t>
+  </si>
+  <si>
+    <t>B01133</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort to HDMI, 4K 60Hz 1.8 метри, білий (EW713)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-displayport-to-hdmi-4k-60hz/?sku=1843</t>
   </si>
   <si>
     <t>B00966</t>
   </si>
   <si>
     <t>Подовжувач Ewell USB 3.0 AM - AF, 26 AWG, синій 0.5 метрів, EW432</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=1652</t>
   </si>
   <si>
-    <t>B00941</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/aux-udlinitel-4pin-audio-35-mm-mf-belyy/?sku=1768</t>
+    <t>B00672</t>
+  </si>
+  <si>
+    <t>Кабель Ewell для принтера USB 2.0 AM/BM кутовий, 90 градусів right 90 градусів, 1.0м (EW530)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-bm-up-90-gradusov-15m/?sku=1079</t>
   </si>
   <si>
     <t>B00758</t>
   </si>
   <si>
     <t>Магнітний кабель синхронізації Ewell Lightning - USB 3A, 1 м чорне обплетення</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/?sku=1169</t>
   </si>
   <si>
+    <t>DT-V003</t>
+  </si>
+  <si>
+    <t>Кабель VGA мідний 3+6, DTECH, 1080p 3.0 метри</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-vga-36-dtech/?sku=1312</t>
+  </si>
+  <si>
+    <t>B00797</t>
+  </si>
+  <si>
+    <t>USB-hub Ewell Type-C to HDMI / USB3.0 / Type-C (EW003) чорний (EW607)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-type-c-to-hdmi--usb30--type-c/?sku=1791</t>
+  </si>
+  <si>
+    <t>B00833</t>
+  </si>
+  <si>
+    <t>Магнітний кабель Ewell USB2.0 2.1 A, в обплетенні, без коннектора  сріблястою обплетення, 1 м. (EW188)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1360</t>
+  </si>
+  <si>
+    <t>B00936</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB 3.1 Type-C - HDMI, 4K, 30Hz, 0.2 м чорний (EW368)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi-4k-60hz/?sku=1460</t>
+  </si>
+  <si>
+    <t>B01074</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell USB to Sata Power 5v 50 см (EW663)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-5v/?sku=1824</t>
+  </si>
+  <si>
     <t>B00653</t>
   </si>
   <si>
     <t>Кабель Ewell Audio 3.5 мм, 3pin M/M 0.7 м, розсувний білий (EW734)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-m-razdvizhnoy/?sku=1052</t>
   </si>
   <si>
-    <t>DT-V003</t>
-[...43 lines deleted...]
-  <si>
     <t>Адаптер Ewell USB3.1 Type-C - SATA III 2.5"/3.5" 7+15pin з блоком живлення (EW013)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-c-blokom-pitaniya/?sku=1237</t>
   </si>
   <si>
+    <t>B00628</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB3.0 to Type-C, Gen2, 60W 3A, 10 Gbps 1.0 метри, чорний (EW443)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb30-to-type-c-gen2-60w-3a-10-gbps/?sku=1665</t>
+  </si>
+  <si>
+    <t>B00508</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI to 2xCOM (RS232) MosChip (EW034)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-to-2xcom-wch-ch352l/?sku=890</t>
+  </si>
+  <si>
+    <t>B00303</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell USB to SATA Power, 12v 90 см (EW720)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-12v/?sku=1848</t>
+  </si>
+  <si>
+    <t>B00760</t>
+  </si>
+  <si>
+    <t>Магнітний кабель синхронізації Ewell USB Type-C to USB 3A 1 м чорне обплетення (EW027)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/?sku=1171</t>
+  </si>
+  <si>
     <t>B00726</t>
   </si>
   <si>
     <t>OTG адаптер Type-C to USB 3.2, 0.15 м срібні, EW438</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-type-c-to-usb-30-otg-adapter-02-metri/?sku=1659</t>
   </si>
   <si>
-    <t>B00760</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/?sku=1171</t>
+    <t>Адаптер Ewell USB3.1 Type-C - SATA III 2.5"/3.5" 7 + 15pin, з блоком живлення, білий EW391</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-belyy/?sku=1534</t>
+  </si>
+  <si>
+    <t>B00626</t>
+  </si>
+  <si>
+    <t>Адаптер Type-C to micro USB (OTG Adapter) білий</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb-31-type-c-to-micro-usb-otg-adapter/?sku=1022</t>
+  </si>
+  <si>
+    <t>B00892</t>
+  </si>
+  <si>
+    <t>Магнітний кабель Ewell Lightning - USB 2.1 А  1 м., в чорному обплетенні (EW274)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-lightning-rtl/?sku=1427</t>
+  </si>
+  <si>
+    <t>B00823</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell Mini DisplayPort - HDMI+VGA+DVI (24+5) чорний (EW503)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi--vga--dvi-f-241/?sku=1267</t>
   </si>
   <si>
     <t>B00017</t>
   </si>
   <si>
     <t>Адаптер Ewell USB - COM (RS-232) Prolific+ADM211 (EW362)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-to-com-rs232-15m/?sku=394</t>
   </si>
   <si>
-    <t>Адаптер Ewell USB3.1 Type-C - SATA III 2.5"/3.5" 7 + 15pin, з блоком живлення, білий EW391</t>
-[...11 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-usb-31-type-c-to-micro-usb-otg-adapter/?sku=1022</t>
+    <t>B00818</t>
+  </si>
+  <si>
+    <t>Magnetic коннектор (2,4A)  iPhone 7 Plus, 6s, 6, 5, 7, 8, Х</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-konnektor-24a/?sku=1262</t>
+  </si>
+  <si>
+    <t>B00995</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Type-C - Audio, 4pin 3.5 мм, 1.0 метри золотистий (EW728)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-type-c---audio-4pin-35-mm-10-metri/?sku=1857</t>
+  </si>
+  <si>
+    <t>B00663</t>
+  </si>
+  <si>
+    <t>Кабель аудіо Ewell 3.5 mm to 2RCA 3 метри (EW524)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-audio-35-mm-m-to-2xrca-m-premium/?sku=1064</t>
+  </si>
+  <si>
+    <t>B00866</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magnetic кабель USB2.0 AM (2,4A) без коннектора в красной оплетке </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora/?sku=1367</t>
+  </si>
+  <si>
+    <t>B00887</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Магнітний кабель Ewell USB Type-C to USB 2.1 A 1 м., в чорному обплетенні (EW270) </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c-rtl/?sku=1423</t>
   </si>
   <si>
     <t>B00997</t>
   </si>
   <si>
     <t>Кабель Ewell HDMI v2.0, 4K 3.0 метри, 4K 60Hz (EW509)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1528</t>
   </si>
   <si>
-    <t>B00892</t>
-[...79 lines deleted...]
-  <si>
     <t>B00910</t>
   </si>
   <si>
     <t>Адаптер Ewell HDMI to VGA, 1080p білий (EW535)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-m-to-vga-f-oem/?sku=1539</t>
   </si>
   <si>
     <t>B01110</t>
   </si>
   <si>
     <t>Кабель Ewell DisplayPort to VGA M/M 3.0 метри (EW750)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-displayport-m-to-vga-m-18m/?sku=1866</t>
   </si>
   <si>
     <t>Райзер Ewell Riser NGFF, M Key to PCI-E 4x червоні (EW360)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-e-4x-to-ngff-m2/?sku=1567</t>
   </si>
   <si>
     <t>B00677</t>
   </si>
   <si>
     <t>USB2.0 OTG Adapter Lightning білий</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb20-otg-adapter-dlya-iphone-55s5c6ipad-rtl/?sku=1084</t>
   </si>
   <si>
+    <t>B00410</t>
+  </si>
+  <si>
+    <t>Адаптер micro USB2.0 M to USB2.0 AF (OTG Adapter) 0.8м</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-01m/?sku=790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B00347 </t>
+  </si>
+  <si>
+    <t>Мережева карта для серверів Intel PCI to LAN, Intel Pro/1000 MT, PWLA8391GT Yottamark</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-to-lan-intel-pro1000-mt-pwla8391gt-rtl/?sku=1587</t>
+  </si>
+  <si>
     <t>B00755</t>
   </si>
   <si>
     <t>Магнітний кабель синхронізації Ewell micro USB 3А в срібному обплетенні (EW022)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/?sku=1166</t>
   </si>
   <si>
+    <t>B00363</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB 3.0 AM - Micro BM 1.0 метер (EW108)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb30-kabel-dlya-samsung-galaxy-note-3-rtl/?sku=724</t>
+  </si>
+  <si>
+    <t>B00704</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell USB to Molex, 12v 90 см (EW573)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-molex-12v/?sku=1770</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB3.0 - SATA III 2.5"/3.5" 7+15pin, з блоком живлення з блоком живлення (EW652)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb30-to-sata-iii-25-715pin/?sku=1817</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB3.0 - SATA III 2.5"/3.5" 7+15pin з блоком живлення (EW012)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb30-to-sata-iii-2535-715pin-c-blokom-pitaniya/?sku=1236</t>
+  </si>
+  <si>
+    <t>B00965</t>
+  </si>
+  <si>
+    <t>USB-хаб Ewell до материнської плати на вісім портів (EW818)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb-khab-ewell-do-materinsko-plati/?sku=1900</t>
+  </si>
+  <si>
+    <t>B00674</t>
+  </si>
+  <si>
+    <t>OTG адаптер Ewell Type-C to USB 3.0 чорний, EW464</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1081</t>
+  </si>
+  <si>
     <t>B00020</t>
   </si>
   <si>
     <t>Кабель HDMI M to VGA M 3 метра</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-female-dlina-12-m/?sku=479</t>
   </si>
   <si>
-    <t>Адаптер Ewell USB3.0 - SATA III 2.5"/3.5" 7+15pin, з блоком живлення з блоком живлення (EW652)</t>
-[...10 lines deleted...]
-  <si>
     <t>B01081</t>
   </si>
   <si>
     <t>Кабель Ewell HDMI v2.0, 4K 60Hz 1.0 метри (EW679)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-ewell-hdmi-v21-4k-240hz/</t>
   </si>
   <si>
-    <t>B00965</t>
-[...32 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-pci-to-lan-intel-pro1000-mt-pwla8391gt-rtl/?sku=1587</t>
+    <t>B00869</t>
+  </si>
+  <si>
+    <t>Кардрідер Ewell, 23 in 1 рожевий (EW261)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kardrider-23-in-1/?sku=1414</t>
+  </si>
+  <si>
+    <t>B00730</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації Ewell USB2.0 - Lightning M/M 2.4 А 20 см білий (EW007)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb20-kabel-dlya-iphone-567ipad-4-24a/?sku=1154</t>
   </si>
   <si>
     <t>B00446</t>
   </si>
   <si>
     <t>Адаптер Bluetooth 4.0 Ewell, чіп CSR8510, aptX white (EW297)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-bluetooth-40-chp-csr8510-aptx/?sku=1464</t>
   </si>
   <si>
-    <t>B00869</t>
-[...23 lines deleted...]
-    <t>https://buygadget.com.ua/usb30-kabel-dlya-samsung-galaxy-note-3-rtl/?sku=724</t>
+    <t>B00248</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell USB to Molex, 5v 50 см (EW462)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb-to-molex-05m/?sku=865</t>
   </si>
   <si>
     <t>B00953</t>
   </si>
   <si>
     <t>Кабель живлення процесора Ewell 4pin M/F 50 см. (EW396)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mf/?sku=1618</t>
   </si>
   <si>
+    <t>B00070</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort to HDMI 1.8 метра, білий (EW789)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-displayport-to-hdmi-18m/?sku=1891</t>
+  </si>
+  <si>
     <t>B00734</t>
   </si>
   <si>
     <t>Кабель Ewell для Asus TF600/TF701/TF810/ME400 2.0 метри (EW813)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb30-kabel-dlya-asus-tf600--810--me400-30pin/?sku=1159</t>
   </si>
   <si>
+    <t>B00300</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації Ewell USB2.0 AM to micro USB2.0 M, 2.4А 1.0 м білий, EW859</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m/?sku=628</t>
+  </si>
+  <si>
+    <t>B01119</t>
+  </si>
+  <si>
+    <t>Кабель AUX USB to 4pin Audio 3.5 мм чорний, 15 см (EW853)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/?sku=1920</t>
+  </si>
+  <si>
+    <t>B00592</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кабель USB2.0 to USB3.1 Type-C AM/CM, в оплетке, RTL 1.5 метра, серебристая оплетка </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-v-opletke-rtl/?sku=985</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Audio 3.5 мм, 4pin M/M 1.5 м, в обплетенні red (EW629)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1436</t>
+  </si>
+  <si>
     <t>B01114</t>
   </si>
   <si>
     <t>Кабель Ewell Audio 3.5 мм, 3pin M/M 0.4 метри, білий (EW802)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/?sku=1886</t>
   </si>
   <si>
-    <t>B01119</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/</t>
+    <t>B00868</t>
+  </si>
+  <si>
+    <t>Кабель USB2.0 AM to micro USB2.0 M, оплетка, RTL 1.3 метра, серебристый, блистер</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=1380</t>
   </si>
   <si>
     <t>B00946</t>
   </si>
   <si>
     <t>USB-hub Ewell USB 3.1 Type-C to HDMI / USB3.0 / Type-C /Ethernet чорний, EW300</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb31-type-c-to-ethernet--hdmi--usb30--type-c/?sku=1478</t>
   </si>
   <si>
-    <t>B00592</t>
-[...38 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m/?sku=628</t>
+    <t>B00638</t>
+  </si>
+  <si>
+    <t>Кабель USB2.0 to micro USB2.0, 2.0А 0.5 метрів, білий (EW431)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-to-micro-usb20-20a/?sku=1855</t>
   </si>
   <si>
     <t>B00659</t>
   </si>
   <si>
     <t>Кабель Ewell Audio 3.5 мм, 4pin M/M 1.0 м білий (EW627)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/aux-kabel-4pin-audio-35-mm-mm-belyy/?sku=1060</t>
   </si>
   <si>
+    <t>B00206</t>
+  </si>
+  <si>
+    <t>Магнітний кабель синхронізації Ewell microUSB2.0 - USB 2.1 A, ver.2., 1 м в червоному обплетенні</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb-rtlv2/?sku=1364</t>
+  </si>
+  <si>
+    <t>B00349</t>
+  </si>
+  <si>
+    <t>Мережевий адаптер Ewell PCI-E to LAN, 1000Mbps, RTL8111C, RTL Low Profile Bracket (EW287)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-to-lan-1000mbps-rtl8111c-rtl/?sku=709</t>
+  </si>
+  <si>
+    <t>B00766</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort to DVI 3.0 метри (EW715)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-displayport-m-to-dvi-f-241/?sku=1162</t>
+  </si>
+  <si>
+    <t>B00732</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації Ewell USB2.0 - Type-C M/M 2.4А 0.2 метри, білий (EW009)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1613</t>
+  </si>
+  <si>
     <t xml:space="preserve">Мережева карта для серверів Intel PCI-E to LAN, Intel Pro/1000, EXPI9301CTBLK, Low Profile YottaMark </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-e-to-lan-intel-pro1000-expi-9301ct-rtl/?sku=1477</t>
   </si>
   <si>
-    <t>B00206</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb-rtlv2/?sku=1364</t>
+    <t>B00883</t>
+  </si>
+  <si>
+    <t>Magnetic коннектор 2.1A iPhone Lightning</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-konnektor-21a/</t>
   </si>
   <si>
     <t>Конектор Ewell RJ-11 (6P4C)  100 шт. (EW232)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/konnektor-rj-12-6p4c-100-shtup/?sku=1735</t>
   </si>
   <si>
-    <t>B00766</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1613</t>
+    <t>B00808</t>
+  </si>
+  <si>
+    <t>Адаптер USB3.1 Type-C to USB 2.0 (OTG Adapter) 0.2 метра, OEM черный</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb31-type-c-to-usb-20-otg-adapter-02-metra-oem/?sku=1241</t>
   </si>
   <si>
     <t>B00989</t>
   </si>
   <si>
     <t>Кабель AUX Lightning to 3pin Audio 3.5 мм чорний</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1576</t>
   </si>
   <si>
-    <t>B00883</t>
-[...16 lines deleted...]
-  <si>
     <t>B00474</t>
   </si>
   <si>
     <t>Адаптер mini USB2.0 to USB2.0 M/F (OTG Adapter) 0.8м</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-mini-usb20-m-to-usb20-af-otg-adapter-08m/?sku=854</t>
   </si>
   <si>
     <t>B01001</t>
   </si>
   <si>
     <t>Зовнішня кишеня Ewell M2 NGFF B key - USB 3.0 чорний EW593</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/zovnshnya-kishenya-ewell-m2-ngff-usb-30/?sku=1777</t>
   </si>
   <si>
     <t>B00999</t>
   </si>
   <si>
     <t>Перехідник Ewell OTG Lightning — USB 3.0 срібний (EW457)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb30-otg-adapter-lightning/?sku=1677</t>
   </si>
   <si>
-    <t>B00638</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-pci-to-lan-1000mbps-rtl8111c-rtl/?sku=709</t>
+    <t>Адаптер USB2.0 to COM (RS485/422) DTECH Silver</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb20-to-com-rs485422/?sku=1218</t>
+  </si>
+  <si>
+    <t>B01013</t>
+  </si>
+  <si>
+    <t>Зовнішня кишеня Ewell для M2 NGFF, B key, Type-C срібний, EW783</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/zovnshnya-kishenya-ewell-dlya-m2-ngff-b-key-type-c/?sku=1888</t>
+  </si>
+  <si>
+    <t>B00669</t>
+  </si>
+  <si>
+    <t>Кабель USB2.0 AM to micro USB2.0 M 1.0 метри, білий</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-18m/?sku=1076</t>
+  </si>
+  <si>
+    <t>B00710</t>
+  </si>
+  <si>
+    <t>Low Profile Bracket, USB3.0 46 мм</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/low-profile-bracket-usb-30/?sku=1125</t>
   </si>
   <si>
     <t>B00600</t>
   </si>
   <si>
     <t>Кабель-браслет Ewell USB 2.0 - Lightning, 2.1А, довжина  22 см білий (EW831)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=991</t>
   </si>
   <si>
     <t>B00304</t>
   </si>
   <si>
     <t>USB2.0 кабель для Samsung Galaxy Tab, RTL белый</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb20-kabel-dlya-samsung-galaxy-tab/?sku=631</t>
   </si>
   <si>
+    <t>B00973</t>
+  </si>
+  <si>
+    <t>AUX перехідник для автомобільних магнітол Ewell 4pin Jack 3.5 на USB чорний (EW797)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-af-belyy-015m/?sku=1512</t>
+  </si>
+  <si>
     <t>B00380</t>
   </si>
   <si>
     <t>Адаптер Ewell USB3.0 to VGA, чіп FL2000 білий (EW219)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb30-to-vgaad/?sku=746</t>
   </si>
   <si>
-    <t>B00710</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/low-profile-bracket-usb-30/?sku=1125</t>
+    <t>B00580</t>
+  </si>
+  <si>
+    <t>Ковпачок ізолюючий Ewell RJ-45 1 штука, білий</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1787</t>
+  </si>
+  <si>
+    <t>B00356</t>
+  </si>
+  <si>
+    <t>Оптичний аудіо кабель Ewell. Toslink SPDIF 2.0 метри (EW671)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=714</t>
   </si>
   <si>
     <t>B00475</t>
   </si>
   <si>
     <t>Кабель Ewell USB - Lightning, 2A, в обплетенні 1 м, білий (EW854)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=858</t>
   </si>
   <si>
-    <t>B00669</t>
-[...25 lines deleted...]
-  <si>
     <t>B00060</t>
   </si>
   <si>
     <t>Splitter Ewell DVI на DVI/VGA монітори, Full HD 24+5 (EW598)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/video-splitter-dvi-na-2-monitora-dvivga/?sku=1514</t>
   </si>
   <si>
     <t>B01120</t>
   </si>
   <si>
     <t>Подовжувач CPU Ewell 8pin M/F, екранований 30 см (EW842)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/?sku=1909</t>
   </si>
   <si>
     <t>B00612</t>
   </si>
   <si>
     <t>Кабель Ewell USB 3.0 AM - AM, 28 AWG 0,6 метра, синій, EW106</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1030</t>
   </si>
   <si>
     <t>B01130</t>
   </si>
   <si>
     <t>Кабель Ewell Null Modem RS-232, DB9 3.0 метри (EW840)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-null-modem-rs232-female-18m/?sku=1907</t>
   </si>
   <si>
+    <t>B00099</t>
+  </si>
+  <si>
+    <t>Адаптер SATA 7+15 M/F, 90 градусів EW473</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-sata-715-mf-90-gradusov/?sku=1661</t>
+  </si>
+  <si>
+    <t>B00578</t>
+  </si>
+  <si>
+    <t>Кабель Ewell HDMI - DVI 24+1 в обплетенні 3.0 метри (EW684)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-hdmi-m-to-dvi-m-241-18m/?sku=963</t>
+  </si>
+  <si>
     <t>B00544</t>
   </si>
   <si>
     <t>Розетка моніторна Ewell HDMI F срібна (EW397)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/rozetka-hdmi-vnutrennya-na-1-port-hdmi/</t>
   </si>
   <si>
     <t>B00352</t>
   </si>
   <si>
     <t>Кабель Ewell Type-C - Micro BM, 1 м білий (EW167)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-type-c-to-micro-b-mm-1-metr/?sku=1307</t>
   </si>
   <si>
     <t>B00097</t>
   </si>
   <si>
     <t>Кабель SATA3.0, 7pin F/F, з застібками  червоний 40 см. (EW575)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1564</t>
   </si>
   <si>
     <t>B00815</t>
   </si>
   <si>
     <t xml:space="preserve">Magnetic кабель USB2.0 AM (2,4A) без коннектора в черной оплетке </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/?sku=1259</t>
   </si>
   <si>
     <t>B00030</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 4X to 4X 24 см. (EW655)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-4x-to-4x/?sku=1818</t>
   </si>
   <si>
+    <t>B00685</t>
+  </si>
+  <si>
+    <t>Кабель 3xRCA M/M 3.0 метри</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-3xrca-m-to-3xrca-m/?sku=1094</t>
+  </si>
+  <si>
+    <t>B00683</t>
+  </si>
+  <si>
+    <t>Контролер Ewell PCI-E to 2xCOM (RS232), WCH CH382L (EW078) Low Profile Bracket, 2COM</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-pci-express-to-2xcom-rs232-wch-ch382l/?sku=1091</t>
+  </si>
+  <si>
+    <t>B00667</t>
+  </si>
+  <si>
+    <t>Адаптер micro USB2.0 M to USB2.0 AF (OTG Adapter) RTL черный</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-adapter-rtl/?sku=1072</t>
+  </si>
+  <si>
     <t>B00933</t>
   </si>
   <si>
     <t>Кабель живлення для відеокарт Ewell PCI-E 6pin to 8pin (6+2), M/M універсальний 50 см (EW459)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/?sku=1456</t>
   </si>
   <si>
     <t>B00274</t>
   </si>
   <si>
     <t>Подовжувач USB2.0, Ewell 2.7 метри, (EW731)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-usb20-18m/?sku=986</t>
   </si>
   <si>
     <t>B00694</t>
   </si>
   <si>
     <t>Кабель Ewell для принтера USB 2.0 AM/BM 3.0 метри, білий (EW811)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-am-to-bm-08m/?sku=1108</t>
   </si>
   <si>
-    <t>B00685</t>
-[...25 lines deleted...]
-  <si>
     <t>B00288</t>
   </si>
   <si>
     <t>Ковпачок ізолюючий під обжимку Ewell RJ-45 25 штук (чорні)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1738</t>
   </si>
   <si>
+    <t>B00447</t>
+  </si>
+  <si>
+    <t>Кабель 2xRCA to 2xRCA M/M, RTL 5 метров</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-2xrca-m-to-2xrca-m/?sku=843</t>
+  </si>
+  <si>
+    <t>Конектор Ewell FTP RJ-45 Cat.5е (8P8C) 100 шт. EW230</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/konnektor-rj-45-8p8c-ftp-cat-5e-100-shtup/?sku=1688</t>
+  </si>
+  <si>
     <t>B01056</t>
   </si>
   <si>
     <t>Подовжувач Ewell USB Type-C, Gen2, 100W 5A, чорний  1.5 метри, 20 Gbps, EW603</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/podovzhuvach-type-c/?sku=1780</t>
   </si>
   <si>
     <t>B01005</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 із засувкою 15 см. кут 270 градусів (EW355)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1548</t>
   </si>
   <si>
-    <t>B00447</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-2xrca-m-to-2xrca-m/?sku=843</t>
+    <t>B00605</t>
+  </si>
+  <si>
+    <t>Кабель-браслет Ewell USB 2.0 - micro USB, 2.1А, довжина  22 см       білий (EW825)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=996</t>
   </si>
   <si>
     <t>B00665</t>
   </si>
   <si>
     <t>Кабель аудіо з мікрофоном Ewell 4pin - 3pin чорний (EW292)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/aux-kabel-audio-4pin-to-3pin-35-mm-mm-s-mikrofonom/?sku=1066</t>
   </si>
   <si>
     <t>B01068</t>
   </si>
   <si>
     <t>Кабель Ewell HDMI v2.1, 8K 60Hz, 4K 240Hz 3.0 метри, (EW643)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-ewell-hdmi-v21-8k/?sku=1808</t>
   </si>
   <si>
-    <t>B00605</t>
-[...7 lines deleted...]
-  <si>
     <t>B00190</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 1X ver. 3.0 кутовий 20см (EW482)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-1x-ver-30/?sku=1702</t>
   </si>
   <si>
     <t>Конектор Ewell UTP RJ-45 Cat.5е (8P8C) 100 шт. (EW257)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/konnektor-rj-45-100-shtup/?sku=1734</t>
   </si>
   <si>
+    <t>B01054</t>
+  </si>
+  <si>
+    <t>Подовжувач USB3.0 активний, Ewell 10 метрів, EW605</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/podovzhuvach-usb30-aktivniy-ewell/?sku=1782</t>
+  </si>
+  <si>
     <t>B00413</t>
   </si>
   <si>
     <t>Удлинитель 2xRCA (M) to 2xRCA (F) RTL 7.5 метров</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-2xrca-m-to-2xrca-f-75m-rtl/?sku=783</t>
   </si>
   <si>
+    <t>B01060</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort M/M, 4K 240Hz, 8K 120Hz 2.0 метри (EW640)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-displayport-mm-16k-60hz/?sku=1804</t>
+  </si>
+  <si>
     <t>B00842</t>
   </si>
   <si>
     <t>Bluetooth-адаптер 4.2 Ewell білий</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-bluetooth-42-rtl/?sku=1351</t>
   </si>
   <si>
-    <t>B01060</t>
-[...7 lines deleted...]
-  <si>
     <t>B00857</t>
   </si>
   <si>
     <t>Адаптер Bluetooth 4.0 Ewell, чіп CSR8510, aptX чорний (EW177)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-bluetooth-40-chip-csr8510-chernyy-rtl/?sku=1349</t>
   </si>
   <si>
     <t>B01121</t>
   </si>
   <si>
     <t>Подовжувач CPU Ewell 8pin M/F, екранований 50 см (EW843)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/?sku=1910</t>
   </si>
   <si>
+    <t>B01000</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell OTG Lightning — USB 3.0 золотистий (EW458)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/usb30-otg-adapter-lightning/?sku=1678</t>
+  </si>
+  <si>
     <t>B00485</t>
   </si>
   <si>
     <t>Кабель Ewell USB 3.0 AM - AM, 28 AWG 0,6 метра, чорний, EW479</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1695</t>
   </si>
   <si>
     <t>B01010</t>
   </si>
   <si>
     <t>Кабель AUX USB to 4pin Audio 3.5 мм білий, 100 см (EW787)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/?sku=1571</t>
   </si>
   <si>
     <t>B00888</t>
   </si>
   <si>
     <t>Магнітний кабель Ewell USB Type-C to USB 2.1 A  1 м., в срібному обплетенні (EW271)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c-rtl/?sku=1424</t>
   </si>
   <si>
+    <t>B01131</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Null Modem RS-232, DB9 5.0 метрів (EW841)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-null-modem-rs232-female-18m/?sku=1908</t>
+  </si>
+  <si>
+    <t>B00803</t>
+  </si>
+  <si>
+    <t>Магнітний кабель синхронізації Ewell USB Type-C to USB 3A 1 м золотисте обплетення (EW086)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/?sku=1230</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Audio 3.5 мм, 4pin M/M 1.5 м, в обплетенні gold (EW630)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1435</t>
+  </si>
+  <si>
+    <t>B00590</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації Ewell USB2.0 - Type-C M/M 2.4А 1.0 метр, чорний (EW385)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=982</t>
+  </si>
+  <si>
     <t>B00417</t>
   </si>
   <si>
     <t>Удлинитель 2xRCA (M) to 2xRCA (F) RTL 10 метров</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-2xrca-m-to-2xrca-f-75m-rtl/?sku=786</t>
   </si>
   <si>
-    <t>B01131</t>
-[...20 lines deleted...]
-    <t>https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1435</t>
+    <t>B00893</t>
+  </si>
+  <si>
+    <t>Магнітний кабель Ewell Lightning - USB 2.1 А 1 м., в срібному обплетенні (EW275)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-lightning-rtl/?sku=1428</t>
   </si>
   <si>
     <t>B00986</t>
   </si>
   <si>
     <t>Кабель Ewell HDMI v2.0, 4K 5.0 метрів, 4K 60Hz (EW510)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1529</t>
   </si>
   <si>
-    <t>B00590</t>
-[...23 lines deleted...]
-    <t>https://buygadget.com.ua/usb30-otg-adapter-lightning/?sku=1678</t>
+    <t>B01061</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort M/M, 4K 240Hz, 8K 120Hz 3.0 метри (EW641)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-displayport-mm-16k-60hz/?sku=1805</t>
+  </si>
+  <si>
+    <t>B00756</t>
+  </si>
+  <si>
+    <t>Магнітний кабель синхронізації Ewell micro USB 3А в чорному обплетенні (EW023)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/?sku=1167</t>
+  </si>
+  <si>
+    <t>B00875</t>
+  </si>
+  <si>
+    <t>OTG адаптер Ewell Type-C to USB 3.0 синій, EW465</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1583</t>
   </si>
   <si>
     <t>B00492</t>
   </si>
   <si>
     <t>Кабель HDMI M to VGA M 5 метрів</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-female-dlina-12-m/?sku=895</t>
   </si>
   <si>
-    <t>B00756</t>
-[...16 lines deleted...]
-  <si>
     <t>B01075</t>
   </si>
   <si>
     <t>Кабель живлення Ewell USB to Sata Power 5v 80 см (EW664)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-5v/?sku=1825</t>
   </si>
   <si>
     <t>B01024</t>
   </si>
   <si>
     <t>Кабель Ewell USB Type-C, Gen2, 100W 5A, 20 Gbps, чорний 3.0 метри (EW498)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-type-c-gen2-4k-100w-5a-20-gbps/?sku=1723</t>
   </si>
   <si>
-    <t>B01061</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-ewell-type-c---audio-4pin-35-mm-10-metri/?sku=1858</t>
+    <t>B00597</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort to HDMI 3 метра, чорний (EW521)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-displayport-to-hdmi-18m/?sku=989</t>
   </si>
   <si>
     <t>B00819</t>
   </si>
   <si>
     <t>Magnetic коннектор (2,4A) USB3.1 Type-C</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-konnektor-24a/?sku=1263</t>
   </si>
   <si>
+    <t>B00816</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magnetic кабель USB2.0 AM (2,4A) без коннектора в золотистой оплетке </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/?sku=1260</t>
+  </si>
+  <si>
     <t>B00236</t>
   </si>
   <si>
     <t>Оптичний аудіо кабель Ewell. Toslink SPDIF 3.0 метри (EW672)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=755</t>
   </si>
   <si>
-    <t>B00816</t>
-[...7 lines deleted...]
-  <si>
     <t>B00967</t>
   </si>
   <si>
     <t>Подовжувач Ewell USB 3.0 AM - AF, 26 AWG, синій 1.0 метри, EW433</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=1653</t>
   </si>
   <si>
     <t>B00339</t>
   </si>
   <si>
     <t>Кабель Ewell HDMI - DVI 24+1 в обплетенні 5.0 метрів (EW685)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-m-to-dvi-m-241-18m/?sku=699</t>
   </si>
   <si>
     <t>B00804</t>
   </si>
   <si>
     <t>Магнітний кабель синхронізації Ewell Lightning - USB 3A, 1 м золотисте обплетення</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/?sku=1229</t>
   </si>
   <si>
     <t>DT-V004</t>
   </si>
   <si>
     <t>Кабель VGA мідний 3+6, DTECH, 1080p 5.0 метрів</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-vga-36-dtech/?sku=1313</t>
   </si>
   <si>
+    <t>B00104</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 PRO 40 см. кут 180 градусів, прямі (EW353)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1563</t>
+  </si>
+  <si>
     <t>B00982</t>
   </si>
   <si>
     <t>Адаптер Ewell USB 3.1 Type-C - HDMI, 4K, 30Hz, 0.2 м червоний (EW338)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi-4k-60hz/?sku=1522</t>
   </si>
   <si>
+    <t>B00310</t>
+  </si>
+  <si>
+    <t>Кабель 3xRCA M/M 5.0 метрів</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-3xrca-m-to-3xrca-m/?sku=667</t>
+  </si>
+  <si>
     <t>B00971</t>
   </si>
   <si>
     <t>OTG адаптер Type-C to USB 3.2, 0.15 м червоні, EW439</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-type-c-to-usb-30-otg-adapter-02-metri/?sku=1660</t>
   </si>
   <si>
     <t>B00155</t>
   </si>
   <si>
     <t>Кабель USB2.0 AM to micro USB2.0 M, оплетка, RTL 2 метра, черный, блистер</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=869</t>
   </si>
   <si>
-    <t>B00310</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-3xrca-m-to-3xrca-m/?sku=667</t>
+    <t>B00706</t>
+  </si>
+  <si>
+    <t>Кабель аудіо Ewell 3.5 mm to 2RCA 5 метрів (EW525)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-audio-35-mm-m-to-2xrca-m-premium/?sku=1122</t>
   </si>
   <si>
     <t>B00468</t>
   </si>
   <si>
     <t>Кабель IEEE 1394 4P/4P 5 метров, блистер</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-ieee-1394-4p4p-3m-rtl/?sku=848</t>
   </si>
   <si>
     <t>B01086</t>
   </si>
   <si>
     <t>Кабель USB2.0 to micro USB2.0, 2.4А 3.0 метри, білий (EW723)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-24a/?sku=1852</t>
   </si>
   <si>
     <t>B01004</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 із засувкою 20 см. кут 90 градусів (EW354)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1547</t>
   </si>
   <si>
+    <t>B01082</t>
+  </si>
+  <si>
+    <t>Кабель Ewell HDMI v2.0, 4K 60Hz 1.5 метри (EW680)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-hdmi-v21-4k-240hz/?sku=1838</t>
+  </si>
+  <si>
+    <t>B00870</t>
+  </si>
+  <si>
+    <t>Кардрідер Ewell, 23 in 1 прозорий (EW262)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kardrider-23-in-1/?sku=1415</t>
+  </si>
+  <si>
     <t>B00582</t>
   </si>
   <si>
     <t>Кабель USB2.0 AM/AM  1.5 метра, екранований, синій, EW428</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-amam/?sku=980</t>
   </si>
   <si>
-    <t>B01082</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/kardrider-23-in-1/?sku=1415</t>
+    <t>B00331</t>
+  </si>
+  <si>
+    <t>Кабель живлення Ewell USB to Molex, 5v 80 см (EW476)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb-to-molex-05m/?sku=1692</t>
   </si>
   <si>
     <t>B00670</t>
   </si>
   <si>
     <t>Кабель Ewell для принтера USB 2.0 AM/BM кутовий, 90 градусів down 90 градусів, 1.0м (EW528)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-am-to-bm-up-90-gradusov-15m/?sku=1077</t>
   </si>
   <si>
+    <t>B00716</t>
+  </si>
+  <si>
+    <t>Ковпачок ізолюючий Ewell RJ-45 1 штука, сірий</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1148</t>
+  </si>
+  <si>
+    <t>B01062</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort to HDMI, 4K 60Hz 1.8 метри, чорний (EW637)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-displayport-to-hdmi-4k-60hz/?sku=1801</t>
+  </si>
+  <si>
     <t>B00799</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 16X, Molex, із засувкою 30 см. (EW068)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-molex-19sm-bez-zashchelki/?sku=1222</t>
   </si>
   <si>
-    <t>B00716</t>
-[...14 lines deleted...]
-    <t>https://buygadget.com.ua/kabel-usb-to-molex-05m/?sku=1692</t>
+    <t>B00884</t>
+  </si>
+  <si>
+    <t>Magnetic коннектор 2.1A USB3.1 Type-C</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-konnektor-21a/?sku=1419</t>
   </si>
   <si>
     <t>B00990</t>
   </si>
   <si>
     <t>Кабель AUX Lightning to 3pin Audio 3.5 мм срібний</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1577</t>
   </si>
   <si>
-    <t>B00884</t>
-[...7 lines deleted...]
-  <si>
     <t>B00712</t>
   </si>
   <si>
     <t>Кабель SATA3.0, 7pin F/F, з застібками чорний 40 см. (EW576)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1128</t>
   </si>
   <si>
-    <t>B00344</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/udlinitel-audio-35-mm-m-to-35-mm-f-18m/?sku=704</t>
+    <t>B01122</t>
+  </si>
+  <si>
+    <t>Подовжувач Ewell для вентилятора 4 pin, 27 см чорний, на три вентилятори (EW845)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1913</t>
   </si>
   <si>
     <t>B00601</t>
   </si>
   <si>
     <t>Кабель-браслет Ewell USB 2.0 - Lightning, 2.1А, довжина  22 см сірий (EW832)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=992</t>
   </si>
   <si>
     <t>B00476</t>
   </si>
   <si>
     <t>Кабель Ewell USB - Lightning, 2A, в обплетенні 2 м, чорний (EW474)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=859</t>
   </si>
   <si>
-    <t>B01122</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">B00740 </t>
   </si>
   <si>
     <t>Кабель Ewell HDMI, 4K 60Hz 1.0 метри, 4K 60Hz, (EW469)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-m-to-hdmi-m-v14-4k-oem/?sku=1202</t>
   </si>
   <si>
     <t>B00082</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 4X to 4X 28 см. (EW656)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-4x-to-4x/?sku=1819</t>
   </si>
   <si>
     <t>B00263</t>
   </si>
   <si>
     <t>Кабель живлення для відеокарт Ewell PCI-E 6pin to 8pin (6+2), M/M універсальний 70 см (EW460)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/?sku=1679</t>
   </si>
   <si>
     <t>B00831</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 16X ver 2.0, Molex, із засувкою 35 см. (EW185)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver20-molex-zashchelka/</t>
   </si>
   <si>
     <t>B00800</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 16X з клямкою 30 см. (EW069)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-zashchelka/</t>
   </si>
   <si>
+    <t>B00606</t>
+  </si>
+  <si>
+    <t>Кабель-браслет Ewell USB 2.0 - micro USB, 2.1А, довжина  22 см       сірий (EW826)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=997</t>
+  </si>
+  <si>
     <t>B00666</t>
   </si>
   <si>
     <t>Кабель аудіо з мікрофоном Ewell 4pin - 3pin червоний (EW293)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/aux-kabel-audio-4pin-to-3pin-35-mm-mm-s-mikrofonom/?sku=1067</t>
   </si>
   <si>
     <t>B00927</t>
   </si>
   <si>
     <t>Подовжувач Ewell USB Type-C, Gen2, 100W 5A, чорний  2.0 метри, 10 Gbps, EW413</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/podovzhuvach-type-c/?sku=1458</t>
   </si>
   <si>
-    <t>B00606</t>
-[...7 lines deleted...]
-  <si>
     <t>B00370</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 1X ver. 3.0 кутовий 30см (EW636)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-1x-ver-30/?sku=1800</t>
   </si>
   <si>
     <t>B00546</t>
   </si>
   <si>
     <t>Кабель Ewell Audio 3.5 мм, 3pin M/M 1.5 метри, чорний (EW803)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/?sku=933</t>
   </si>
   <si>
+    <t>B01055</t>
+  </si>
+  <si>
+    <t>Подовжувач USB3.0 активний, Ewell 15 метрів, EW606</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/podovzhuvach-usb30-aktivniy-ewell/?sku=1783</t>
+  </si>
+  <si>
     <t>B00434</t>
   </si>
   <si>
     <t>Ковпачок ізолюючий під обжимку Ewell RJ-45 25 штук (червоний)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1703</t>
   </si>
   <si>
+    <t>B00001</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort to HDMI 3 метра, білий (EW522)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-displayport-to-hdmi-18m/?sku=1265</t>
+  </si>
+  <si>
+    <t>B00807</t>
+  </si>
+  <si>
+    <t>Подовжувач Ewell USB Type-C, Gen2, 100W 5A, чорний  3.0 метри, 10 Gbps, EW426</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/podovzhuvach-type-c/?sku=1573</t>
+  </si>
+  <si>
     <t>B00886</t>
   </si>
   <si>
     <t>Магнітний кабель Ewell USB2.0 2.1 A, в обплетенні, без коннектора  золотисте обплетення, 1 м. (EW264)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1417</t>
   </si>
   <si>
-    <t>B00807</t>
-[...7 lines deleted...]
-  <si>
     <t>B01009</t>
   </si>
   <si>
     <t>Кабель AUX USB to 4pin Audio 3.5 мм чорний, 100 см (EW788)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/?sku=1558</t>
   </si>
   <si>
     <t>B00074</t>
   </si>
   <si>
     <t>Кабель USB2.0 AM to micro USB2.0 M, оплетка, RTL 2 метра, белый, блистер</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=1057</t>
   </si>
   <si>
     <t>B00911</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/?sku=1447</t>
   </si>
   <si>
     <t>B00912</t>
   </si>
   <si>
     <t>Магнітний кабель синхронізації Ewell Lightning - USB 3A, 1 м червоне обплетення</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/?sku=1448</t>
   </si>
   <si>
+    <t>B00338</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB 3.0 AM - AM, 28 AWG 0,6 метра, червоний, EW480</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1700</t>
+  </si>
+  <si>
     <t>B00907</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 із засувкою 25 см. кут 90 градусів (EW315)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1494</t>
   </si>
   <si>
+    <t>B00889</t>
+  </si>
+  <si>
+    <t>Магнітний кабель Ewell USB Type-C to USB 2.1 A 1 м., в золотистому обплетенні (EW272)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c-rtl/?sku=1425</t>
+  </si>
+  <si>
+    <t>B00913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Магнітний кабель синхронізації Ewell USB Type-C to USB 3A 1 м червоне обплетення </t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/?sku=1449</t>
+  </si>
+  <si>
     <t>B00754</t>
   </si>
   <si>
     <t>Кабель Ewell для принтера USB 2.0 AM/BM кутовий, 90 градусів up 90 градусів, 1.0м (EW527)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-am-to-bm-up-90-gradusov-15m/?sku=1158</t>
   </si>
   <si>
-    <t>B00338</t>
-[...25 lines deleted...]
-  <si>
     <t>B00960</t>
   </si>
   <si>
     <t>Кабель Ewell HDMI, 4K 60Hz 1.5 метри, 4K 60Hz, (EW470)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-m-to-hdmi-m-v14-4k-oem/?sku=1594</t>
   </si>
   <si>
     <t>B01006</t>
   </si>
   <si>
     <t>Кабель SATA3.0, 7pin F/F, з застібками чорний , L- конектор, 40 см. (EW676)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1538</t>
   </si>
   <si>
+    <t>B01087</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB3.0 to Type-C, Gen2, 60W 3A, 10 Gbps 3.0 метри, чорний (EW717)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb30-to-type-c-gen2-60w-3a-10-gbps/?sku=1845</t>
+  </si>
+  <si>
     <t>B00739</t>
   </si>
   <si>
     <t>Ковпачок ізолюючий під обжимку Ewell RJ-45 25 штук (прозорий)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1476</t>
   </si>
   <si>
     <t>B00616</t>
   </si>
   <si>
     <t>Кабель Ewell USB - Lightning, 2A, в обплетенні 2 м, білий</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=1008</t>
   </si>
   <si>
     <t>B00802</t>
   </si>
   <si>
     <t>Магнітний кабель синхронізації Ewell micro USB 3А в золотистому обплетенні (EW084)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/?sku=1228</t>
   </si>
   <si>
     <t>B00903</t>
   </si>
   <si>
     <t>OTG адаптер Ewell Type-C to USB 3.0 рожевий, EW466</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1584</t>
   </si>
   <si>
-    <t>B01087</t>
-[...7 lines deleted...]
-  <si>
     <t>B00589</t>
   </si>
   <si>
     <t>Кабель синхронізації Ewell USB2.0 - Type-C M/M 2.4А 1.0 метр, білий (EW384)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=981</t>
   </si>
   <si>
+    <t>B00063</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 PRO 50 см. кут 180 градусів, прямі (EW451)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1596</t>
+  </si>
+  <si>
     <t>B00402</t>
   </si>
   <si>
     <t>Кабель Ewell Audio 3.5 мм, 3pin M/M 3 метри, чорний (EW804)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/?sku=773</t>
   </si>
   <si>
     <t>B01104</t>
   </si>
   <si>
     <t>Подовжувач USB2.0 активний, Ewell, з додатковим живленням 40 метрів, EW756</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/podovzhuvach-usb20-aktivniy-ewell-z-dodatkovim-zhivlennyam/?sku=1872</t>
   </si>
   <si>
+    <t>B00715</t>
+  </si>
+  <si>
+    <t>Кабель аудіо Ewell 3.5 mm to 2RCA 10 метрів (EW526)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-audio-35-mm-m-to-2xrca-m-premium/?sku=1686</t>
+  </si>
+  <si>
     <t>B00968</t>
   </si>
   <si>
     <t>Кабель Ewell HDMI v2.0, 4K 10.0 метрів, 4K 60Hz (EW511)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1553</t>
   </si>
   <si>
     <t>Кабель Ewell Audio 3.5 мм, 4pin M/M 1.5 м, в обплетенні orange (EW631)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1059</t>
   </si>
   <si>
     <t>B00991</t>
   </si>
   <si>
     <t>Кабель AUX Lightning to 3pin Audio 3.5 мм золотистий</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1578</t>
   </si>
   <si>
+    <t>B00944</t>
+  </si>
+  <si>
+    <t>Кабель USB2.0 AM/AM  3.0 метра, екранований, синій, EW540</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-amam/?sku=1461</t>
+  </si>
+  <si>
     <t>B01124</t>
   </si>
   <si>
     <t>Подовжувач Ewell для вентилятора 4 pin, 27 см білий, на три вентилятори (EW846)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1914</t>
   </si>
   <si>
     <t>B00602</t>
   </si>
   <si>
     <t>Кабель-браслет Ewell USB 2.0 - Lightning, 2.1А, довжина  22 см блакитний (EW833)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=993</t>
   </si>
   <si>
     <t>B00686</t>
   </si>
   <si>
     <t>Оптичний аудіо кабель Ewell. Toslink SPDIF 5.0 метрів (EW673)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1099</t>
   </si>
   <si>
-    <t>B00944</t>
-[...7 lines deleted...]
-  <si>
     <t>B00317</t>
   </si>
   <si>
     <t>Кабель живлення для відеокарт Ewell PCI-E 6pin to 8pin (6+2), M/M універсальний 100 см (EW461)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/?sku=1680</t>
   </si>
   <si>
     <t>B01090</t>
   </si>
   <si>
     <t>Ковпачок ізолюючий Ewell RJ-45 1 штука, синій</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1849</t>
   </si>
   <si>
     <t>B00607</t>
   </si>
   <si>
     <t>Кабель-браслет Ewell USB 2.0 - micro USB, 2.1А, довжина  22 см       синій (EW827)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=998</t>
@@ -4331,77 +4802,77 @@
   <si>
     <t>Кабель Ewell USB 3.0 AM - AM, 28 AWG 1,5 метри, синій, EW298</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1038</t>
   </si>
   <si>
     <t>B00608</t>
   </si>
   <si>
     <t>Кабель-браслет Ewell USB 2.0 - micro USB, 2.1А, довжина  22 см       рожевий (EW828)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=999</t>
   </si>
   <si>
     <t>B00922</t>
   </si>
   <si>
     <t>Ковпачок ізолюючий під обжимку Ewell RJ-45 25 штук (світло-сірий)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1487</t>
   </si>
   <si>
+    <t>B00692</t>
+  </si>
+  <si>
+    <t>Кабель синхронізації Ewell USB2.0 - Type-C M/M 2.4А 2.0 метра, чорний (EW387)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1097</t>
+  </si>
+  <si>
+    <t>B00834</t>
+  </si>
+  <si>
+    <t>Магнітний кабель Ewell USB2.0 2.1 A, в обплетенні, без коннектора  чорне обплетення, 2 м. (EW189)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1361</t>
+  </si>
+  <si>
     <t>B00987</t>
   </si>
   <si>
     <t>Кабель Ewell HDMI v2.0, 4K 15.0 метрів, 4K 30Hz (EW512)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1530</t>
   </si>
   <si>
-    <t>B00692</t>
-[...16 lines deleted...]
-  <si>
     <t>B01021</t>
   </si>
   <si>
     <t>Подовжувач Ewell USB Type-C, Gen2, 100W 5A, чорний  5.0 метрів, 5 Gbps, EW442</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/podovzhuvach-type-c/?sku=1664</t>
   </si>
   <si>
     <t>B00400</t>
   </si>
   <si>
     <t>Кабель VGA Ewell, 1080p 15 метрів 3+6</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-vga-m-to-vga-m/?sku=770</t>
   </si>
   <si>
     <t>B00491</t>
   </si>
   <si>
     <t>Кабель USB2.0 AM to micro USB2.0 M, оплетка, RTL 3 метра, черный, блистер</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=883</t>
@@ -4436,209 +4907,218 @@
   <si>
     <t>Кабель Ewell Audio 3.5 мм, 4pin M/M 1.5 м, в обплетенні blue (EW632)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1434</t>
   </si>
   <si>
     <t>B00992</t>
   </si>
   <si>
     <t>Кабель AUX Lightning to 3pin Audio 3.5 мм рожевий</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1579</t>
   </si>
   <si>
     <t>B00943</t>
   </si>
   <si>
     <t>Кабель SATA3.0, 7pin F/F, з застібками синій 40 см. (EW577)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1443</t>
   </si>
   <si>
+    <t>B00687</t>
+  </si>
+  <si>
+    <t>Оптичний аудіо кабель Ewell. Toslink SPDIF 8.0 метрів (EW674)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1100</t>
+  </si>
+  <si>
     <t>B01123</t>
   </si>
   <si>
     <t>Подовжувач Ewell для вентилятора 4 pin, 27 см чорний, на чотири вентилятори (EW847)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1915</t>
   </si>
   <si>
     <t>B00603</t>
   </si>
   <si>
     <t>Кабель-браслет Ewell USB 2.0 - Lightning, 2.1А, довжина  22 см рожевий (EW834)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=994</t>
   </si>
   <si>
-    <t>B00687</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1100</t>
+    <t>B00901</t>
+  </si>
+  <si>
+    <t>Оптичний аудіо кабель Ewell. Toslink SPDIF 12.0 метрів (EW675)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1826</t>
   </si>
   <si>
     <t>B01125</t>
   </si>
   <si>
     <t>Подовжувач Ewell для вентилятора 4 pin, 27 см білий, на чотири вентилятори (EW848)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1916</t>
   </si>
   <si>
     <t>B00604</t>
   </si>
   <si>
     <t>Кабель-браслет Ewell USB 2.0 - Lightning, 2.1А, довжина  22 см салатовий (EW835)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=995</t>
   </si>
   <si>
-    <t>B00901</t>
-[...7 lines deleted...]
-  <si>
     <t>B00693</t>
   </si>
   <si>
     <t>Кабель синхронізації Ewell USB2.0 - Type-C M/M 2.4А 2.0 метра, білий (EW386)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1096</t>
   </si>
   <si>
     <t>B00897</t>
   </si>
   <si>
     <t>Кабель Ewell USB 3.0 AM - AM, 28 AWG 1,5 метри, чорний</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1445</t>
   </si>
   <si>
     <t>B00609</t>
   </si>
   <si>
     <t>Кабель-браслет Ewell USB 2.0 - micro USB, 2.1А, довжина  22 см       салатовий (EW829)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=1000</t>
   </si>
   <si>
     <t>B00835</t>
   </si>
   <si>
     <t>Магнітний кабель Ewell USB2.0 2.1 A, в обплетенні, без коннектора  сріблястою обплетення, 2 м. (EW190)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1362</t>
   </si>
   <si>
+    <t>B00988</t>
+  </si>
+  <si>
+    <t>Кабель Ewell HDMI v2.0, 4K 20.0 метрів, 4K 30Hz (EW513)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1531</t>
+  </si>
+  <si>
     <t>Ковпачок ізолюючий Ewell RJ-45 упаковка 50 штук (білі), EW610</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1788</t>
   </si>
   <si>
     <t>B00636</t>
   </si>
   <si>
     <t>Кабель SATA3.0, 7pin F/F, з застібками жовтий 40 см. (EW578)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1598</t>
   </si>
   <si>
+    <t>B00550</t>
+  </si>
+  <si>
+    <t>Подовжувач Ewell USB 3.0 AM - AF, 26 AWG, синій 3.0 метри, EW487</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=940</t>
+  </si>
+  <si>
     <t>B00435</t>
   </si>
   <si>
     <t>Кабель USB2.0 AM to micro USB2.0 M, оплетка, RTL 3 метра, белый, блистер</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=1043</t>
   </si>
   <si>
-    <t>B00550</t>
-[...7 lines deleted...]
-  <si>
     <t>B00923</t>
   </si>
   <si>
     <t>Ковпачок ізолюючий під обжимку Ewell RJ-45 25 штук (помаранчевий)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1490</t>
   </si>
   <si>
-    <t>B01094</t>
-[...7 lines deleted...]
-  <si>
     <t>B01022</t>
   </si>
   <si>
     <t>Кабель Ewell HDMI v2.0, 4K 25.0 метрів, 4K 30Hz (EW514)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1709</t>
   </si>
   <si>
     <t>B00975</t>
   </si>
   <si>
     <t>Кабель синхронізації Ewell USB2.0 - Type-C M/M 2.4А 3.0 метра, чорний (EW389)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1569</t>
   </si>
   <si>
+    <t>B00459</t>
+  </si>
+  <si>
+    <t>Подовжувач Ewell USB 3.0 AM - AF, 26 AWG, синій 5.0 метрів, EW488</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=1708</t>
+  </si>
+  <si>
     <t>B00282</t>
   </si>
   <si>
     <t>Кабель Ewell USB 3.0 AM - AM, 28 AWG 3,0 метри, синій, EW477</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1693</t>
   </si>
   <si>
     <t>Ковпачок ізолюючий Ewell RJ-45 упаковка 50 штук (сірі), EW252</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1737</t>
   </si>
   <si>
     <t>B01118</t>
   </si>
   <si>
     <t>Оптичний аудіо кабель Ewell. Toslink SPDIF 15.0 метрів (EW851)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1919</t>
   </si>
   <si>
     <t>B00978</t>
@@ -4652,50 +5132,59 @@
   <si>
     <t>B00437</t>
   </si>
   <si>
     <t>Кабель VGA Ewell, 1080p 25 метров 3+6</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-vga-m-to-vga-m/?sku=851</t>
   </si>
   <si>
     <t>B01107</t>
   </si>
   <si>
     <t>Кабель SATA3.0, 7pin F/F, з застібками  червоний 50 см. (EW778)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1885</t>
   </si>
   <si>
     <t>Ковпачок ізолюючий Ewell RJ-45 упаковка 50 штук (сині), EW721</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1850</t>
   </si>
   <si>
+    <t>B01064</t>
+  </si>
+  <si>
+    <t>Кабель Ewell HDMI v2.0, 4K 30.0 метрів, 4K 30Hz (EW634)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1799</t>
+  </si>
+  <si>
     <t>B00584</t>
   </si>
   <si>
     <t>Кабель VGA Ewell, 1080p 30 метров 3+6</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-vga-m-to-vga-m/?sku=1308</t>
   </si>
   <si>
     <t>B00926</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI E 16X ver. 3.0 із засувкою 35 см. прямий (EW319)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1498</t>
   </si>
   <si>
     <t>B00311</t>
   </si>
   <si>
     <t>Кабель Ewell USB 3.0 AM - AM, 28 AWG 5,0 метрів, синій, EW478</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1694</t>
@@ -4898,116 +5387,143 @@
   <si>
     <t>Райзер Ewell Riser Card PCI-E 8X to 16X, шлейф 15 см без живлення (EW020)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/</t>
   </si>
   <si>
     <t>B00871</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 8X to 16X, шлейф 15 см Molex (EW235)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/?sku=1389</t>
   </si>
   <si>
     <t>B00557</t>
   </si>
   <si>
     <t>Кабель живлення Ewell. CPU 8pin на два CPU 8pin, 20 см (EW497)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-zhivlennya-ewell-cpu-8pin-na-dva-cpu-8pin-20-sm-ew497/</t>
   </si>
   <si>
+    <t>B01015</t>
+  </si>
+  <si>
+    <t>Кабель живлення для роутера Ewell USB to DC 5.5х2.1  5v to 9v (EW444)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-dlya-routera-usb-to-dc-55kh21/</t>
+  </si>
+  <si>
+    <t>B01016</t>
+  </si>
+  <si>
+    <t>Кабель живлення для роутера Ewell USB to DC 5.5х2.1  5v to 12v (EW445)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-dlya-routera-usb-to-dc-55kh21/?sku=1667</t>
+  </si>
+  <si>
     <t>Для мобільних телефонів, планшетів та фотокамер</t>
   </si>
   <si>
     <t>B00053</t>
   </si>
   <si>
     <t>Кабель Ewell для Asus TF101/TF201/TF300/TF700, 1.0 метри, (EW814) 1,0 метр</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb30-am-to-asus-eeepadtf101tf201tf301tf600tf700-10m/</t>
   </si>
   <si>
     <t>B00255</t>
   </si>
   <si>
     <t>USB2.0 магнітний кабель для Sony Xperia, RTL черного цвета</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/Sony Xperia/</t>
   </si>
   <si>
     <t>B01088</t>
   </si>
   <si>
     <t>Кабель Ewell USB Type-C, PD3.1, 240W, 48V, 5A, 480 Mbps 0.5 метрів (EW711)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/</t>
   </si>
   <si>
+    <t>B00256</t>
+  </si>
+  <si>
+    <t>USB2.0 магнітний кабель для Sony Xperia, RTL белого цвета</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/Sony Xperia/?sku=528</t>
+  </si>
+  <si>
     <t>B01025</t>
   </si>
   <si>
     <t>Кабель Ewell USB Type-C, PD3.1, 240W, 48V, 5A, 480 Mbps 1.0 метри (EW545)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1741</t>
   </si>
   <si>
-    <t>B00256</t>
-[...7 lines deleted...]
-  <si>
     <t>B01089</t>
   </si>
   <si>
     <t>Кабель Ewell USB Type-C, PD3.1, 240W, 48V, 5A, 480 Mbps 1.5 метри (EW712)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1842</t>
   </si>
   <si>
     <t>B01026</t>
   </si>
   <si>
     <t>Кабель Ewell USB Type-C, PD3.1, 240W, 48V, 5A, 480 Mbps 2.0 метри (EW546)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1742</t>
   </si>
   <si>
+    <t>B01027</t>
+  </si>
+  <si>
+    <t>Кабель Ewell USB Type-C, PD3.1, 240W, 48V, 5A, 480 Mbps 3.0 метри (EW547)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1743</t>
+  </si>
+  <si>
     <t>ATX/VGA/IDE/SATA Power</t>
   </si>
   <si>
     <t>B00326</t>
   </si>
   <si>
     <t>Розгалужувач живлення для відеокарт Ewell, PCI-E 6pin to 8pin (6+2) , універсальний 20 см (EW135)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/</t>
   </si>
   <si>
     <t>B00325</t>
   </si>
   <si>
     <t>Розгалужувач живлення для відеокарт Ewell PCI-E 8pin to 8pin (6+2) , універсальний, 20 см 20 см (EW134)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/</t>
   </si>
   <si>
     <t>B00173</t>
   </si>
   <si>
     <t>Подовжувач CPU Ewell 8pin M/F, 18 см (EW653) 20 см.</t>
@@ -5141,50 +5657,59 @@
   <si>
     <t>Розгалужувач аудіо для навушників та мікрофона Ewell Jack 3.5mm 3pin (EW823)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-dc35-m-to-2xdc35-f-stereo-gold-01m/</t>
   </si>
   <si>
     <t>B00984</t>
   </si>
   <si>
     <t>Роздвоювач аудіо сигналу Ewell Jack 3.5mm (EW821)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-dc35-m-to-2xdc35-f-gold-01m/</t>
   </si>
   <si>
     <t>B00725</t>
   </si>
   <si>
     <t>Кабель аудіо Ewell 3.5 mm to 2RCA 1,5 метри (EW701)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-dc35-m-to-2xrca-m-30m/</t>
   </si>
   <si>
+    <t>B00038</t>
+  </si>
+  <si>
+    <t>Кабель аудіо Ewell 3.5 mm to 2RCA 3 метри (EW702)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-dc35-m-to-2xrca-m-30m/?sku=293</t>
+  </si>
+  <si>
     <t>B00080</t>
   </si>
   <si>
     <t>Кабель аудіо Ewell 3.5 mm to 2RCA 5 метрів (EW703)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-dc35-m-to-2xrca-m-30m/?sku=633</t>
   </si>
   <si>
     <t>Bluetooth</t>
   </si>
   <si>
     <t>B00219</t>
   </si>
   <si>
     <t>Адаптер Bluetooth 2.0, сердце, RTL желтого цвета</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb-to-bluetooth-20-serdce-zheltyj/</t>
   </si>
   <si>
     <t>B00224</t>
   </si>
   <si>
     <t>Адаптер Bluetooth 2.0, сердце, RTL черного цвета</t>
@@ -5270,122 +5795,155 @@
   <si>
     <t>Кабель Ewell mini DisplayPort to HDMI 1.8 метри, білий (EW798)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-mini-displayport-m-to-hdmi-m-18m-gold-belyj/</t>
   </si>
   <si>
     <t>B00239</t>
   </si>
   <si>
     <t>Адаптер Ewell Mini DisplayPort to HDMI M/F  білий (EW305)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi-f-01m-belyj/</t>
   </si>
   <si>
     <t>B00222</t>
   </si>
   <si>
     <t>Адаптер DisplayPort M to DVI F 24+5</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-displayport-m-to-dvi-f-255/</t>
   </si>
   <si>
+    <t>B00197</t>
+  </si>
+  <si>
+    <t>Кабель Ewell Mini DisplayPort to DVI, 1.8 метри, білий (EW795)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-mini-displayport-m-to-dvi-m-241-18m-belyj-gold/</t>
+  </si>
+  <si>
     <t>B00217</t>
   </si>
   <si>
     <t>Адаптер Ewell Mini DisplayPort to DVI (EW746)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-mini-displayport-m-to-dvi-f-245-10sm-belyj/</t>
   </si>
   <si>
+    <t>Адаптер DisplayPort M to DVI F 24+5 кабель 20 см.</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-displayport-m-to-dvi-f-255/?sku=1144</t>
+  </si>
+  <si>
     <t>B00464</t>
   </si>
   <si>
     <t>Адаптер Ewell DisplayPort - HDMI, 4K 60Hz 4K 60Hz (EW725)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-displayport-m-to-hdmi-f/?sku=1853</t>
   </si>
   <si>
     <t>B00763</t>
   </si>
   <si>
     <t>Кабель Ewell mini DisplayPort to HDMI 3.0 метри, білий (EW799)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-mini-displayport-m-to-hdmi-m-18m-gold-belyj/?sku=1161</t>
   </si>
   <si>
     <t>B01085</t>
   </si>
   <si>
     <t>Кабель Ewell Mini DisplayPort to VGA M/M 3.0 метри, чорний (EW716)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-mini-displayport-m-to-vga-m-18m-belyj-gold/?sku=1844</t>
   </si>
   <si>
     <t>B00187</t>
   </si>
   <si>
     <t>Кабель Ewell DisplayPort M/M 4K 120Hz 1.8 метри, 60Hz (EW747)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/</t>
   </si>
   <si>
     <t>B00484</t>
   </si>
   <si>
     <t>Кабель Ewell DisplayPort M/M 4K 120Hz 1.8 метри, 120Hz (EW579)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=519</t>
   </si>
   <si>
+    <t>B00617</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort M/M 4K 120Hz 3.0 метри, 60Hz (EW748)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=1220</t>
+  </si>
+  <si>
     <t>B00798</t>
   </si>
   <si>
     <t>Кабель Ewell DisplayPort M/M 4K 120Hz 3.0 метри, 120Hz (EW709)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=1863</t>
   </si>
   <si>
     <t>B00621</t>
   </si>
   <si>
     <t>Кабель Ewell DisplayPort M/M 4K 120Hz 5.0 метрів, 60Hz (EW749)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=1840</t>
   </si>
   <si>
+    <t>B01091</t>
+  </si>
+  <si>
+    <t>Кабель Ewell DisplayPort M/M 4K 120Hz 5.0 метрів, 120Hz (EW710)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=1864</t>
+  </si>
+  <si>
     <t>DVI, Mini DVI, DMS</t>
   </si>
   <si>
     <t>B00212</t>
   </si>
   <si>
     <t>Адаптер Ewell Mini DVI to DVI (EW661)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-mini-dvi-m-to-dvi-f-241-10sm-belyj/</t>
   </si>
   <si>
     <t>B00522</t>
   </si>
   <si>
     <t>Кабель Ewell DVI, M/M 1.5 метри, в обплетенні (EW691)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-dvi-male-to-dvi-male-241-10m-2-ferrita-gold/</t>
   </si>
   <si>
     <t>B00077</t>
   </si>
   <si>
     <t>Кабель Ewell DVI, M/M 1.8 метри, 18+1 (EW693)</t>
@@ -5690,131 +6248,140 @@
   <si>
     <t>Адаптер mini HDMI F to micro HDMI M</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-dm-micro-to-hdmi-cf-mini-gold/</t>
   </si>
   <si>
     <t>B00081</t>
   </si>
   <si>
     <t>Адаптер HDMI F to mini HDMI M, 180 градусов</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-cm-mini-to-hdmi-af-180-gradusov-gold/</t>
   </si>
   <si>
     <t>B00147</t>
   </si>
   <si>
     <t>Адаптер mini HDMI M to mini HDMI F</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-cf-mini-to-hdmi-cm-mini-gold/</t>
   </si>
   <si>
+    <t>B00189</t>
+  </si>
+  <si>
+    <t>Відео спліттер Ewell Splitter на 8 HDMI монітори, 4K2K, 3D (EW205)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/video-splitter-hdmi-na-8-monitorov-v14-3d/</t>
+  </si>
+  <si>
     <t>B00116</t>
   </si>
   <si>
     <t>Адаптер HDMI F to HDMI F, 180 градусов</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-af-to-hdmi-af-180-gradusov-gold/</t>
   </si>
   <si>
+    <t>B00198</t>
+  </si>
+  <si>
+    <t>Відео спліттер Ewell Splitter HDMI на 2 монітори, v1.4, 3D (EW073)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/video-splitter-hdmi-na-2-monitorov-v14-3d/</t>
+  </si>
+  <si>
     <t>B00047</t>
   </si>
   <si>
     <t>Адаптер Ewell Mini DVI to HDMI (EW516)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-mini-dvi-m-to-hdmi-f/</t>
   </si>
   <si>
     <t>B00145</t>
   </si>
   <si>
     <t>Адаптер HDMI M to mini HDMI M</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-cm-mini-gold/</t>
   </si>
   <si>
-    <t>B00198</t>
-[...7 lines deleted...]
-  <si>
     <t>B00141</t>
   </si>
   <si>
     <t>Адаптер HDMI M to HDMI M, 90 градусов Vertical</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-am-90-gradusov-vertical-gold/</t>
   </si>
   <si>
     <t>B00139</t>
   </si>
   <si>
     <t xml:space="preserve">Адаптер Ewell HDMI M/F, 90° вгору (EW246) </t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-af-90-gradusov-gold/</t>
   </si>
   <si>
     <t>B00499</t>
   </si>
   <si>
     <t>Адаптер Ewell HDMI - DVI F/M DVI 24+5 (EW648)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-af-to-dvi-m-241-gold/?sku=1535</t>
   </si>
   <si>
+    <t>B00613</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell HDMI M/F, 90° вниз (EW247)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-af-90-gradusov-gold/?sku=1003</t>
+  </si>
+  <si>
     <t>B00230</t>
   </si>
   <si>
     <t>Адаптер Ewell HDMI to VGA, 1080p, зі звуком та живленням від USB білий (EW537)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-am-to-vga-f-with-audio-black_bk/?sku=1225</t>
   </si>
   <si>
-    <t>B00613</t>
-[...7 lines deleted...]
-  <si>
     <t>B00136</t>
   </si>
   <si>
     <t>Адаптер Ewell DVI - HDMI F/M  24+5 (EW635)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-hdmi-am-to-dvi-f-245-gold/?sku=482</t>
   </si>
   <si>
     <t>IDE (ATA) 2.5", 3.5"</t>
   </si>
   <si>
     <t>B00112</t>
   </si>
   <si>
     <t>Адаптер IDE3.5" M to IDE2.5" F (HDD)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-ide35-m-to-ide25-f-hdd1/</t>
   </si>
   <si>
     <t>LPT (DB25) 25pin, (IEEE1284) 36pin</t>
   </si>
   <si>
     <t>B00129</t>
@@ -5900,59 +6467,77 @@
   <si>
     <t>https://buygadget.com.ua/zvukovaya-karta-pci-4-channel-rtl/</t>
   </si>
   <si>
     <t>PCI-Express, mini PCI-Express</t>
   </si>
   <si>
     <t>B00151</t>
   </si>
   <si>
     <t>Контролер Ewell PCI-E to USB3.0 (2ext. 19pin USB header, Molex) VIA (EW081)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-express-to-usb30-2ext-19pin-molex-via/</t>
   </si>
   <si>
     <t>B00192</t>
   </si>
   <si>
     <t>Контролер Ewell PCI-E to USB3.0 (2ext. Molex Power), NEC (EW125)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-express-to-usb30-2ext-molex-low-profil-nec/</t>
   </si>
   <si>
+    <t>B01050</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI E 16X ver. 4.0 PRO 20 см. кут 90 градусів (EW613)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-16x-ver-40-pro/</t>
+  </si>
+  <si>
     <t>B00158</t>
   </si>
   <si>
     <t>Контролер Ewell PCI-E to USB3.0 (4ext. Molex) VIA(EW039)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-pci-express-to-usb30-4ext-molex-via/</t>
   </si>
   <si>
+    <t>B01051</t>
+  </si>
+  <si>
+    <t>Райзер Ewell Riser Card PCI E 16X ver. 4.0 PRO 35 см. кут 90 градусів (EW614)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-16x-ver-40-pro/?sku=1793</t>
+  </si>
+  <si>
     <t>B00178</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 1X 19 см. EW076</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-1x-15sm/</t>
   </si>
   <si>
     <t>B00863</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 1X 30 см. EW170</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-1x-15sm/?sku=1341</t>
   </si>
   <si>
     <t>B00864</t>
   </si>
   <si>
     <t>Райзер Ewell Riser Card PCI-E 1X 45 см. EW171</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/riser-card-pci-e-1x-15sm/?sku=1342</t>
@@ -6107,50 +6692,68 @@
   <si>
     <t>Кабель SATA 7pin F/F 40 см. с застібками, чорний</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1039</t>
   </si>
   <si>
     <t>B00642</t>
   </si>
   <si>
     <t>Кабель SATA 7pin F/F 40 см. с застібками, синій</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1040</t>
   </si>
   <si>
     <t>B00071</t>
   </si>
   <si>
     <t>Косичка eSATA на 2 порта на 2 порта</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kosichka-esata-na-2-porta/</t>
   </si>
   <si>
+    <t>B01095</t>
+  </si>
+  <si>
+    <t>Подовжувач Ewell SATA 7+15pin M/F 10 см. (EW767)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-f-40-sm/</t>
+  </si>
+  <si>
+    <t>B00703</t>
+  </si>
+  <si>
+    <t>Подовжувач Ewell SATA 7+15pin M/F 30 см. (EW403)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-f-40-sm/?sku=1118</t>
+  </si>
+  <si>
     <t>B00545</t>
   </si>
   <si>
     <t>Подовжувач Ewell SATA 7+15pin M/F 50 см. (EW121)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-f-40-sm/?sku=932</t>
   </si>
   <si>
     <t>B01096</t>
   </si>
   <si>
     <t>Подовжувач Ewell SATA 7+15pin M/F 100 см. (EW121)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-f-40-sm/?sku=1883</t>
   </si>
   <si>
     <t>USB</t>
   </si>
   <si>
     <t>B00561</t>
   </si>
   <si>
     <t>Удлинитель USB до 45м, активный, через UTP кабель RTL</t>
@@ -6239,171 +6842,171 @@
   <si>
     <t>Подовжувач USB2.0 активний, Ewell 5 метрів, EW322</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/</t>
   </si>
   <si>
     <t>B00088</t>
   </si>
   <si>
     <t>Адаптер Ewell USB - COM (RS-232) чіп Prolific, кабель 1,0 метри чіп CH340 (EW214)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-to-com-rs232-ekranirovannyj-10m/</t>
   </si>
   <si>
     <t>B00134</t>
   </si>
   <si>
     <t>Адаптер micro USB2.0 F to USB2.0 AF</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-af-to-usb-f-5pin-micro/</t>
   </si>
   <si>
+    <t>B00092</t>
+  </si>
+  <si>
+    <t>Адаптер USB2.0 to ExpressCard 34</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb20-am-to-expresscard-f/</t>
+  </si>
+  <si>
     <t>B00247</t>
   </si>
   <si>
     <t>Адаптер USB2.0 M to mini USB2.0 M</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-bm/</t>
   </si>
   <si>
     <t>B00100</t>
   </si>
   <si>
     <t>Адаптер micro USB to USB2.0 (OTG Adapter)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-af-to-usb-m-5pin-micro/</t>
   </si>
   <si>
-    <t>B00092</t>
-[...5 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-usb20-am-to-expresscard-f/</t>
+    <t>B00084</t>
+  </si>
+  <si>
+    <t>Перехідник Ewell USB2.0 to PS/2, кабель 0,3 м білий, EW097</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb20-to-ps2-mouse-keyboard/</t>
   </si>
   <si>
     <t>B00241</t>
   </si>
   <si>
     <t>Адаптер mini USB2.0 M to micro USB2.0 F</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/920/</t>
   </si>
   <si>
     <t>B00045</t>
   </si>
   <si>
     <t>Адаптер micro USB2.0 M to mini USB2.0 F</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-micro-usb20-m-to-mini-usb20-f_d5/</t>
   </si>
   <si>
     <t>B00055</t>
   </si>
   <si>
     <t>Адаптер USB2.0 AM to USB2.0 AF</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-am-to-usb20-af/</t>
   </si>
   <si>
     <t>B00039</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-micro-usb20-m-to-mini-usb20-f/</t>
   </si>
   <si>
-    <t>B00084</t>
-[...7 lines deleted...]
-  <si>
     <t>B00150</t>
   </si>
   <si>
     <t>Адаптер mini USB2.0 M to USB2.0 BF</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-bf-to-usb-m-5pin-mini/</t>
   </si>
   <si>
     <t>B00554</t>
   </si>
   <si>
     <t>Кабель Ewell USB 2.0 - mini USB 0.1 метри, чориний (EW855)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/</t>
   </si>
   <si>
-    <t>B00095</t>
-[...7 lines deleted...]
-  <si>
     <t>B00200</t>
   </si>
   <si>
     <t>Кабель USB2.0 AM to 3xRCA M</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-am-to-3xrca-m/</t>
   </si>
   <si>
+    <t>B00229</t>
+  </si>
+  <si>
+    <t>Адаптер Ewell USB2.0 - SATA 2.5", 7+15pin (EW416)</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb20-to-idesata-35-ide-25-bez-bp/</t>
+  </si>
+  <si>
+    <t>B00245</t>
+  </si>
+  <si>
+    <t>Мережевий адаптер Ewell USB2.0 to RJ-45 (EW066) чипсет QR9700, RTL</t>
+  </si>
+  <si>
+    <t>https://buygadget.com.ua/adapter-usb20-to-lan-10100mb-chipset-qr9700-oem/</t>
+  </si>
+  <si>
     <t>B00046</t>
   </si>
   <si>
     <t>Адаптер USB2.0 to FireWire 4pin M/M</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-am-to-firewire-4pin-m/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://buygadget.com.ua/adapter-usb20-to-idesata-35-ide-25-bez-bp/</t>
   </si>
   <si>
     <t>B00052</t>
   </si>
   <si>
     <t>Адаптер USB2.0 AF/AF</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/adapter-usb20-af-to-usb20-af/</t>
   </si>
   <si>
     <t>B00765</t>
   </si>
   <si>
     <t>Автомобільний зарядний пристрій Qualcomm Quick Charge 2.0 білий (EW242)</t>
   </si>
   <si>
     <t>https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/</t>
   </si>
   <si>
     <t>B00207</t>
   </si>
   <si>
     <t>Подовжувач USB2.0 активний, Ewell 10 метрів, EW323</t>
   </si>
@@ -6966,62 +7569,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi--displayport--dvi-f-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usilitel-vga-signala-po-utp-do-60m-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-m-to-hdmi-f-180-gradusov/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232-10m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-kabel-dlya-asus-tf600--810--me400-30pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-f-to-rj45-f-cat5-cat6/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-lightning-to-hdmi--vga--audio/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb30-m-to-usb30-af-otg-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-ethernet--hdmi--usb30--type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-cpu-8pin-na-dva-cpu-8pin-44-20-sm-ew669/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb-to-molex-05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-v-opletke-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-molex-19sm-bez-zashchelki/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-1x-to-usb30/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-usb-30-otg-adapter-02-metri/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-lan-intel-1000-pt-expi9402pt-low-profile-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-f-to-hdmi-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-1xlpt-2xcom-rs232-wch-ch382l/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi--vga--dvi-f-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-30-16x-to-m2-ssd-msata-ssd-sata-iii/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-ata-f-to-2xsata-15pin-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-20v-type-c-to-dc-55x17-mm-ew568/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb-rtlv2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2xusb31-asm1142-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konnektor-rj-12-6p4c-100-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-vga-na-2-monitora-full-hd/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb31-type-c-to-lightning-dtech/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-usb-20-na-2-porta/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-lan-intel-pro-1000-pt-expi9400pt-low-profile-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi-4k-60hz/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-scart-f-to-3xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232lpt-ekranirovannyj-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-20-to-hdmi-dvi-vga-audio/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-dvi-f-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-24a/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2xcom-rs232-wch-ch382l-dtech/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-m-to-mini-hdmi-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-usb-20-otg-adapter-02-metra-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-usb20-m-to-usb20-af-otg-adapter-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-kishenya-ewell-m2-ngff-usb-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-konverter-vga-to-vgarca4-pin-s-video-vkhod/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-rca-mm-bandridge-bal4801-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-rj45-10100--3-port-usb-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-48x17-mm-ew560/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-afbf/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-micro-usb20-20a/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-f-to-dvi-m-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-4xcom-rs232-st-lab-cp-110-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-lan-1000mbps-rtl8111c-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-4x-to-4x/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-lan-intel-pro1000-expi-9301ct-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-samsung-195v-type-c-to-dc-30x10-mm-ew548/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-usb30-4ext-sata-power-nec-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-kruglyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-samsung-galaxy-tab/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usilitel-hdmi-signala-do-40m-4k-repeater/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-af-belyy-015m/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-to-3xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-vgaad/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-6pin-to-6pin-ekranirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/low-profile-bracket-usb-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-karta-vdeo-zakhoplennya-4k-hdmi-v-usb-30-4k-hdmi-video-capture-usb30-ew659/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-lightning-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-scart-m-to-3xrca-f2/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-type-c-gen2-4k-100w-5a-20-gbps/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kontroler-pci-e-to-2-ports-19pin-usb-30-via/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-ewell-dlya-ventilyatora-4pin-mf-26-sm-ew739/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-chip-csr8510-chernyy-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xsata-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-amam/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-sata-na-molex-mf-ew849/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-hdmi-na-4-monitora-v14a-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-usb20-4ext-1int-via-dtech/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb31-type-c-to-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc40-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-kishenya-ewell-dlya-m2-ngff-b-key-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-sata-15pin-f-to-ata-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb-khab-ewell-do-materinsko-plati/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-dvi-na-2-monitora-dvivga/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-ploskiy-v20-4k/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-c-blokom-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-hdmi-to-displayport-4k-60hz-18-metri-ew839/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-lan-10100mbs-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-type-c---audio-4pin-35-mm-10-metri/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-proektora-m1-da-dvi-301-to-dvi-241--usb-male/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-udlinitel-4pin-audio-35-mm-mf-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-displayport-to-hdmi-4k-60hz/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-24anew/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-hdmi/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-50-chernyy-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/bluetooth-music-receiver/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-to-hdmi-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-2xrca-m-to-2xrca-f-75m-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-m-to-dvi-f-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-null-modem-rs232-female-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-sata-715-mf-90-gradusov/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-4x-sata-iii-int-io-pce9215l-4i-low-profil-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-hdmi--usb30--type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-audio-35-mm-mf-monster-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-567ipad-4-24a/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-type-c-to-micro-b-mm-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-med-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/vdeo-splitter-vga-na-2-montori-vga/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ewell-dvi---vga-mf-90-gradusv-ew601/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-am-to-bm-18-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-mm-premium-90-gradusov-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usilitel-hdmi-signala-po-utp-do-30m-3d-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-1xlpt-1xcom-rs232-wch-ch382l-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-com-rs232-to-rs485-hexin-hxsp-485/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-195v-type-c-to-dc-35x135-mm-ew549/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-cpu-8pin-to-pci-e-8pin-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb20-to-firewire-6pin-mm-12m-ew668/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-molex-25sm-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-com-rs232-to-rs485-hexin-hxsp-485b/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/hdmi-wi-fi-peredatchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-9pin-usb20-to-19pin-usb30-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-f-to-micro-hdmi-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-micro-usb-otg-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-bm-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-sata-m-715-to-sata-f-76-slimline/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rozetka-utp-8p8c-rj45-vneshnyaya-na-1-port-cat5es/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-5v/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-30-16kh-to-m2-ssdr/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-2xcom-rs232-wch-ch382l/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-f-to-25-mm-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-adapter-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-sony-20v-type-c-to-dc-65x44-mm-ew561/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-m-to-mini-4-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-otg-adapter-dlya-iphone-55s5c6ipad-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-molex-m-to-mini-molex-f-02m/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-m-to-dvi-m-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-f-to-dvi-m-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-db9---db25-fm-ew587/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-female-dlina-12-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-sata-iii-25-715pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-1xlpt-2xcom-rs232-wch-ch353l/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-24a/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-ata-m-to-3xata-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-lpt-ieee1284-36pin-db25f-25pin-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-sata-iii-2535-715pin-c-blokom-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-f-to-mini-hdmi-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kontroler-pci-e-to-2x-sata-iii-int-marvell-88se9170-low-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-2xrca-m-to-2xrca-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-36-dtech/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-01m/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/vdeo-splitter-vga-na-4-montori-vga/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/vdeo-spltter-ewell-rca-ew665/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dvi-d-to-vga-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-3xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kabel-audio-4pin-to-3pin-35-mm-mm-s-mikrofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-3xrca-m-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-dc-55-kh-21-to-25-kh-07-ew657/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-amam/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-scart-m-to-3xrca-fs-video/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kontroler-pci-e-to-4x-sata-iii-marvell-88se9215/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-compaq-asus-195v-type-c-to-dc-48x17-mm-ew551/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-hdmi-v21-8k/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kardrider-25-all-in-one/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-20-to-hdmi--audio/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-ide-sata-25-35-s-bp-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-48-kh-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-1x-ver-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-195v-type-c-to-dc-40x17-mm-ew550/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-samsung-20v-type-c-to-dc-55x30-mm-ew563/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-pci/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-63-mm-m-to-25-mm-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-rca-f-to-2xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc25-07m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-4x-to-16x/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ffnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2xcom-rs232-mcs9922-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-to-type-c-gen2-60w-3a-10-gbps/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-mini-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-715pin-ff/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dvi-m-to-3xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/vdeo-splitter-hdmi-na-2-montori-v20-3d-4k2k/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-do-60m-aktivnyy-cherez-utp-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb-wifi-adapter-s-antenoy-150-mbps/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-e-1x-to-4-port-usb-30-hub-riser-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-displayport-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ewell-pci-e-to-lan-1000mbps-intel-8257l/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-24pin-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-30-4x-to-2xm2-ssd2/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-dell-20v-type-c-to-dc-45x30-mm-ew557/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konnektor-rj-45-100-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-hdmi-na-2-monitora-v14-3d-4k2k/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kardrider-23-in-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-usb30-2ext-19pin-sata-power-nec-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24-pin-to-molex/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ngff-m2-to-usb30/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin8pin-m-to-sata-m-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-dc-55-kh-21-to-35-kh-135-ew657/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x21-mm-ew552/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konverter-hdmi-to-hdmi-4k-60hz-plyus-audo-rca-spdf/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/soedinitel-rj45-8p8c-ff/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-lan-intel-pro1000-mt-pwla8391gt-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-4x-to-usb30-2ext-2xsata-iii-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-f-to-dvi-m-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc55-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-mf-monster-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-usb30-type-c-19pin-usb-header-sata-powet/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-vga-m-to-vga-f-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-63-kh-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-48x17-mm-ew564/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-m-to-vga-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-lpt-ieee1284-36pin-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-sata-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-3xrca-m-to-3xrca-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-mini-hdmi-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-6xcom-rs232-moschip-9865/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-63x30-mm-ew565/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-otg-adapter-dlya-samsung-galaxy-tab/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhodnik-pitaniya-dlya-protsessora-4-pin-na-8-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-audio-35-mm-m-to-35-mm-f-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-m-to-micro-hdmi-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-ata-f-to-3xsata-15pin-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-42-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-chernyy-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dms-59-to-2xdvi-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-30-to-m2-ssd/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-displayport-mm-16k-60hz/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-kishenya-ewell-dlya-m2-ngff-b-key-usb-31-ew666/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2xesata-iii-2xsata-iii-asm1061-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xmolex-mnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-vga-f-02m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-mm-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x25-mm-ew553/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2x-sata-iii-int-asm1061-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2x-sata-iii-int-asm1061-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aktivniy-splitter-vga-na-8-montorv-vga/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-4x-to-ngff-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb-otg-adapter-dlya-samsung-galaxy-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/8pin-pitanie-dlya-protsessora-12-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-m-to-vga-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-asus-20v-type-c-to-dc-25x07-mm-ew566/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-ide-sata-25-35-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-m-razdvizhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-2xsata-ii-1xata-jmicron/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pinn/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-lpt-db25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-e-1x-to-4-port-1x-hub-riser-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/Audio-splitter-for-headphones-and-microphone-Ewell-Jack-3.5mm-4pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-rca-m-to-2xrca-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-2xcom-wch-ch352l/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-ibm-20v-type-c-to-dc-79x55-mm-ew559/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-audio-35-mm-mm-premium-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-8pin-m-to-2xmolex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-74x50-mm-ew554/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-m2-ssd/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-chp-csr8510-aptx/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-mm-monster-l-konnektor-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=1652" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/vdeo-splitter-hdmi-na-2-montori-v20-3d-4k2k/?sku=1566" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-udlinitel-4pin-audio-35-mm-mf-belyy/?sku=1768" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/?sku=1169" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-m-razdvizhnoy/?sku=1052" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-36-dtech/?sku=1312" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-hdmi--usb30--type-c/?sku=1791" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1360" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi-4k-60hz/?sku=1460" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-5v/?sku=1824" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-c-blokom-pitaniya/?sku=1237" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-usb-30-otg-adapter-02-metri/?sku=1659" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/?sku=1171" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232-15m/?sku=394" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-belyy/?sku=1534" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-micro-usb-otg-adapter/?sku=1022" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1528" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-lightning-rtl/?sku=1427" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi--vga--dvi-f-241/?sku=1267" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-type-c---audio-4pin-35-mm-10-metri/?sku=1857" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-to-type-c-gen2-60w-3a-10-gbps/?sku=1665" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-2xcom-wch-ch352l/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-24a/?sku=1262" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-2xrca-m-premium/?sku=1064" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora/?sku=1367" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c-rtl/?sku=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-m-to-vga-f-oem/?sku=1539" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-vga-m-18m/?sku=1866" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-4x-to-ngff-m2/?sku=1567" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-otg-adapter-dlya-iphone-55s5c6ipad-rtl/?sku=1084" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/?sku=1166" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-female-dlina-12-m/?sku=479" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-sata-iii-25-715pin/?sku=1817" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-sata-iii-2535-715pin-c-blokom-pitaniya/?sku=1236" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-hdmi-v21-4k-240hz/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb-khab-ewell-do-materinsko-plati/?sku=1900" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-01m/?sku=790" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1081" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-lan-intel-pro1000-mt-pwla8391gt-rtl/?sku=1587" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-chp-csr8510-aptx/?sku=1464" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kardrider-23-in-1/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-567ipad-4-24a/?sku=1154" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-kabel-dlya-samsung-galaxy-note-3-rtl/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mf/?sku=1618" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-kabel-dlya-asus-tf600--810--me400-30pin/?sku=1159" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/?sku=1886" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-ethernet--hdmi--usb30--type-c/?sku=1478" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-v-opletke-rtl/?sku=985" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb-to-molex-05m/?sku=865" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m/?sku=628" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kabel-4pin-audio-35-mm-mm-belyy/?sku=1060" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-lan-intel-pro1000-expi-9301ct-rtl/?sku=1477" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb-rtlv2/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konnektor-rj-12-6p4c-100-shtup/?sku=1735" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-dvi-f-241/?sku=1162" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1613" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1576" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-21a/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-usb-20-otg-adapter-02-metra-oem/?sku=1241" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-usb20-m-to-usb20-af-otg-adapter-08m/?sku=854" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-kishenya-ewell-m2-ngff-usb-30/?sku=1777" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-otg-adapter-lightning/?sku=1677" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-micro-usb20-20a/?sku=1855" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-lan-1000mbps-rtl8111c-rtl/?sku=709" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-samsung-galaxy-tab/?sku=631" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-vgaad/?sku=746" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/low-profile-bracket-usb-30/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=858" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-18m/?sku=1076" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1787" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-kishenya-ewell-dlya-m2-ngff-b-key-type-c/?sku=1888" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-dvi-na-2-monitora-dvivga/?sku=1514" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/?sku=1909" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-null-modem-rs232-female-18m/?sku=1907" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rozetka-hdmi-vnutrennya-na-1-port-hdmi/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-type-c-to-micro-b-mm-1-metr/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1564" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/?sku=1259" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-4x-to-4x/?sku=1818" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-18m/?sku=986" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-bm-08m/?sku=1108" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-3xrca-m-to-3xrca-m/?sku=1094" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-2xcom-rs232-wch-ch382l/?sku=1091" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-adapter-rtl/?sku=1072" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1738" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c/?sku=1780" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1548" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-2xrca-m-to-2xrca-m/?sku=843" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kabel-audio-4pin-to-3pin-35-mm-mm-s-mikrofonom/?sku=1066" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-hdmi-v21-8k/?sku=1808" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=996" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-1x-ver-30/?sku=1702" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konnektor-rj-45-100-shtup/?sku=1734" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-2xrca-m-to-2xrca-f-75m-rtl/?sku=783" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-42-rtl/?sku=1351" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-displayport-mm-16k-60hz/?sku=1804" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-chip-csr8510-chernyy-rtl/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/?sku=1910" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1695" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/?sku=1571" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c-rtl/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-2xrca-m-to-2xrca-f-75m-rtl/?sku=786" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-null-modem-rs232-female-18m/?sku=1908" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/?sku=1230" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1529" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=982" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-lightning-rtl/?sku=1428" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-otg-adapter-lightning/?sku=1678" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-female-dlina-12-m/?sku=895" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/?sku=1167" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1583" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-5v/?sku=1825" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-type-c-gen2-4k-100w-5a-20-gbps/?sku=1723" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-displayport-mm-16k-60hz/?sku=1805" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-type-c---audio-4pin-35-mm-10-metri/?sku=1858" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-24a/?sku=1263" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=755" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/?sku=1260" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=1653" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-dvi-m-241-18m/?sku=699" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-36-dtech/?sku=1313" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi-4k-60hz/?sku=1522" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-usb-30-otg-adapter-02-metri/?sku=1660" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=869" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-3xrca-m-to-3xrca-m/?sku=667" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ieee-1394-4p4p-3m-rtl/?sku=848" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-24a/?sku=1852" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1547" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-amam/?sku=980" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-hdmi-v21-4k-240hz/?sku=1838" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kardrider-23-in-1/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-bm-up-90-gradusov-15m/?sku=1077" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-molex-19sm-bez-zashchelki/?sku=1222" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1148" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb-to-molex-05m/?sku=1692" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1577" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-21a/?sku=1419" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1128" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-audio-35-mm-m-to-35-mm-f-18m/?sku=704" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=859" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1913" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-hdmi-m-v14-4k-oem/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-4x-to-4x/?sku=1819" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/?sku=1679" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver20-molex-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kabel-audio-4pin-to-3pin-35-mm-mm-s-mikrofonom/?sku=1067" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c/?sku=1458" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=997" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-1x-ver-30/?sku=1800" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/?sku=933" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1703" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1417" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c/?sku=1573" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/?sku=1558" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=1057" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/?sku=1448" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-bm-up-90-gradusov-15m/?sku=1158" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1700" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c-rtl/?sku=1425" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/?sku=1449" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-hdmi-m-v14-4k-oem/?sku=1594" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1538" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1476" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=1008" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/?sku=1228" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1584" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-to-type-c-gen2-60w-3a-10-gbps/?sku=1845" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=981" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/?sku=773" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-usb20-aktivniy-ewell-z-dodatkovim-zhivlennyam/?sku=1872" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1553" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1059" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1578" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1914" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1099" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-amam/?sku=1461" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/?sku=1680" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1849" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=998" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=880" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=999" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1487" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1530" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1097" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1361" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c/?sku=1664" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-m-to-vga-m/?sku=770" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=883" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1585" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=1707" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1878" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1579" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1915" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1100" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1916" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=995" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1826" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1096" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=1000" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1362" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1788" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1598" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=1043" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=940" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1490" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1879" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1709" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1569" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1693" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1737" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1919" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1524" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-m-to-vga-m/?sku=851" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1885" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1850" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-m-to-vga-m/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1498" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1694" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1568" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1485" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1923" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1924" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1739" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1542" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1704" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1789" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1130" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1149" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1851" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1488" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1491" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1525" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1740" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1705" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1150" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1489" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1526" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-35-mm-jack-male-to-63-mm-female-stereo-metal-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-konverter-vga-to-vgarca4-pin-s-video-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-bluetooth-20_kf/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-bluetooth-20-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-vga-na-2-monitora-01m/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-bluetooth-20-chernyj/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-cpu-8pin-na-dva-cpu-8pin-20-sm-ew497/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-am-to-asus-eeepadtf101tf201tf301tf600tf700-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/Sony%20Xperia/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1741" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/Sony%20Xperia/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1842" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1742" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitanija-atx-8pin-m-to-8pin-f-20sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24-pin-to-molex-peremikach/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhodnik-pitaniya-dlya-protsessora-4-pin-na-8-pinnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mfnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mfnew/?sku=1545" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/?sku=1616" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitanija-dlja-videokart-6pin-m-to-2xmolex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-3xrca-m-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dc35-f-to-2xrca-m-01m/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-3xrca-m-08m/?sku=729" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-3xrca-m-08m/?sku=1519" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-3xrca-m-08m/?sku=1905" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dc35-m-to-2xdc35-f-stereo-gold-01m/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dc35-m-to-2xdc35-f-gold-01m/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-2xrca-m-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-2xrca-m-30m/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-to-bluetooth-20-serdce-zheltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-to-bluetooth-20-serdce-zheltyj/?sku=564" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/low-profile-bracket-com-2xrs232/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-com-rs232-na-1-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-com-rs232-na-1-port/?sku=1450" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-com-rs232-male-to-male/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/low-profile-bracket-com-rs232/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-displayport-m-to-hdmi-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-mini-displayport-m-to-vga-m-18m-belyj-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-mini-displayport-m-to-hdmi-m-18m-gold-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi-f-01m-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-displayport-m-to-dvi-f-255/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-dvi-f-245-10sm-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-displayport-m-to-hdmi-f/?sku=1853" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-mini-displayport-m-to-hdmi-m-18m-gold-belyj/?sku=1161" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-mini-displayport-m-to-vga-m-18m-belyj-gold/?sku=1844" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=519" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=1863" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=1840" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-dvi-m-to-dvi-f-241-10sm-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dvi-male-to-dvi-male-241-10m-2-ferrita-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dvi-male-to-dvi-male-241-10m-2-ferrita-gold/?sku=813" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dvi-male-to-dvi-male-241-10m-2-ferrita-gold/?sku=814" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/splitter-rj45-to-2xrj45-ethernet-connector/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-rj45-m-to-usb20-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/modul-keystone-rj-45-cat-5e/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/patch-kord-cat6e-utp-rj45-2m-flat-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-expresscard-to-2xusb30/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-expresscard-to-4xusb20/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pcmcia-to-2xsata-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/low-profile-bracket-hdmi--dvi-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-5xrca-male-15m-ferrit-opletka-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-15m-ploskij-v14-gold-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=534" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-15m-ploskij-v14-gold-blister/?sku=934" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1894" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-15m-ploskij-v14-gold-blister/?sku=936" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1271" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-15m-ploskij-v14-gold-blister/?sku=937" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1895" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1274" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1896" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-15m-ploskij-v14-gold-blister/?sku=1877" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1272" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=540" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1873" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1874" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1875" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-vga-f-with-audio-black_mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-dvi-f-245-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-af-to-dvi-m-241-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-dm-micro-to-hdmi-af-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-vga-f-with-audio-black_bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-dm-micro-to-hdmi-cf-mini-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-cm-mini-to-hdmi-af-180-gradusov-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-cf-mini-to-hdmi-cm-mini-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-af-to-hdmi-af-180-gradusov-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-dvi-m-to-hdmi-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-cm-mini-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-hdmi-na-2-monitorov-v14-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-am-90-gradusov-vertical-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-af-90-gradusov-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-af-to-dvi-m-241-gold/?sku=1535" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-vga-f-with-audio-black_bk/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-af-90-gradusov-gold/?sku=1003" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-dvi-f-245-gold/?sku=482" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ide35-m-to-ide25-f-hdd1/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-lpt-db25-/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-usb20-4ext-1int-via/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-usb20-4ext-1int-nec/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-lan-intel-pro1000-mt-pwla8390mt-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-1x-sata-ext-2x-sata-int-1x-ata-int-pdc20375/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-2x-esata-2x-sata-int-silicon-image/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-riser-card-90-gradusov-left/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-riser-card-90-gradusov-left/?sku=555" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zvukovaya-karta-pci-4-channel-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-usb30-2ext-19pin-molex-via/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-usb30-2ext-molex-low-profil-nec/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-usb30-4ext-molex-via/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-15sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-15sm/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-15sm/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-15sm/?sku=1775" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-zvuka-digital-to-analog/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-scsi-80pin-f-to-scsi-68pin-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-15pin-m-to-2xata-f-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-sata-to-compact-flash/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-15pin-m-to-2xsata-15pin-f-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-m-30-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7-m-to-esata-7-m-100-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1861" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1570" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1904" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=758" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=757" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1039" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-esata-na-2-porta/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-f-40-sm/?sku=932" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-f-40-sm/?sku=1883" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-do-45m-aktivnyj-cherez-utp-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-usb-30-na-2-porta/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232/?sku=741" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mhl-micro-usb20-m-to-hdmi-af-10sm-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-af-to-usb-m-5pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-bf-to-usb-m-5pin-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232-ekranirovannyj-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-af-to-usb-f-5pin-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-bm/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-af-to-usb-m-5pin-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-expresscard-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/920/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-mini-usb20-f_d5/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-usb20-af/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-mini-usb20-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-ps2-mouse-keyboard/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-bf-to-usb-m-5pin-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-ps2-mouse-keyboard_uq/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-3xrca-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-firewire-4pin-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-idesata-35-ide-25-bez-bp/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-af-to-usb20-af/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/?sku=406" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/?sku=1207" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/?sku=1201" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-ps2-mouse-keyboard/?sku=912" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/?sku=1075" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=389" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=1797" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/?sku=1687" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/?sku=1779" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=860" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=1520" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-m-to-3xrca-m-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-m-to-3xrca-f4-pin-s-video-f-output/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-f-to-vga-f/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-20v-type-c-to-dc-55x17-mm-ew568/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usilitel-vga-signala-po-utp-do-60m-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-m-to-hdmi-f-180-gradusov/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-3xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-kabel-dlya-asus-tf600--810--me400-30pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-lightning-to-hdmi--vga--audio/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-30-16x-to-m2-ssd-msata-ssd-sata-iii/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-ata-f-to-2xsata-15pin-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb30-m-to-usb30-af-otg-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-v-opletke-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-1x-to-usb30/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-cpu-8pin-na-dva-cpu-8pin-44-20-sm-ew669/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi--displayport--dvi-f-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-lan-intel-1000-pt-expi9402pt-low-profile-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232-10m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-usb-30-otg-adapter-02-metri/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-f-to-rj45-f-cat5-cat6/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-ethernet--hdmi--usb30--type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb-to-molex-05m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-molex-19sm-bez-zashchelki/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi--vga--dvi-f-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-vga/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-firewire-4pin-m-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-f-to-hdmi-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-1xlpt-2xcom-rs232-wch-ch382l/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb-rtlv2/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-rca-mm-bandridge-bal4801-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-40-kh-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-samsung-195v-type-c-to-dc-30x10-mm-ew548/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin-to-4pin3pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb31-type-c-to-lightning-dtech/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-vga-na-2-monitora-full-hd/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-lan-intel-pro-1000-pt-expi9400pt-low-profile-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-lan-1000mbps-rtl8111c-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-dvi-f-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-lan-intel-pro1000-expi-9301ct-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-24a/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi-4k-60hz/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2xusb31-asm1142-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-20-to-hdmi-dvi-vga-audio/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konnektor-rj-12-6p4c-100-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-usb-20-otg-adapter-02-metra-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-usb20-m-to-usb20-af-otg-adapter-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2xcom-rs232-wch-ch382l-dtech/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-konverter-vga-to-vgarca4-pin-s-video-vkhod/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-usb-20-na-2-porta/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-kishenya-ewell-m2-ngff-usb-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-rj45-10100--3-port-usb-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-scart-f-to-3xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232lpt-ekranirovannyj-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-otg-adapter-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-afbf/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-m-to-mini-hdmi-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-48x17-mm-ew560/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-f-to-dvi-m-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-4xcom-rs232-st-lab-cp-110-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs485422/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-4x-to-4x/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-micro-usb20-20a/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-kishenya-ewell-dlya-m2-ngff-b-key-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-hdmi-na-4-monitora-v14a-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-to-hdmi-dtech/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-usb30-4ext-sata-power-nec-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-usb20-4ext-1int-via-dtech/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usilitel-hdmi-signala-do-40m-4k-repeater/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-to-3xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb-kabel-nikon-uc-e6/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-sata-15pin-f-to-ata-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-6pin-to-6pin-ekranirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/low-profile-bracket-usb-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-lightning-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-scart-m-to-3xrca-f2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-karta-vdeo-zakhoplennya-4k-hdmi-v-usb-30-4k-hdmi-video-capture-usb30-ew659/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-kruglyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-samsung-galaxy-tab/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-chip-csr8510-chernyy-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-2xrca-m-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-type-c-gen2-4k-100w-5a-20-gbps/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xsata-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-af-belyy-015m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c-gen1-30w-2a-5-gbps/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kontroler-pci-e-to-2-ports-19pin-usb-30-via/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-to-hdmi-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-vgaad/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-sata-na-molex-mf-ew849/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb31-type-c-to-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc40-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-ewell-dlya-ventilyatora-4pin-mf-26-sm-ew739/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-amam/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb-khab-ewell-do-materinsko-plati/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-dvi-na-2-monitora-dvivga/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-ploskiy-v20-4k/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-c-blokom-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-lan-10100mbs-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-proektora-m1-da-dvi-301-to-dvi-241--usb-male/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-type-c---audio-4pin-35-mm-10-metri/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-udlinitel-4pin-audio-35-mm-mf-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-24anew/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-hdmi/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-1xlpt-1xcom-rs232-wch-ch382l-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-com-rs232-to-rs485-hexin-hxsp-485/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/bluetooth-music-receiver/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-to-hdmi-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-displayport-to-hdmi-4k-60hz/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-hdmi-to-displayport-4k-60hz-18-metri-ew839/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-null-modem-rs232-female-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-50-chernyy-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-sata-715-mf-90-gradusov/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-hdmi--usb30--type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-audio-35-mm-mf-monster-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-567ipad-4-24a/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-type-c-to-micro-b-mm-1-metr/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-med-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-2xrca-m-to-2xrca-f-75m-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-m-to-dvi-f-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-am-to-bm-18-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/vdeo-splitter-vga-na-2-montori-vga/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-4x-sata-iii-int-io-pce9215l-4i-low-profil-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-mm-premium-90-gradusov-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ewell-dvi---vga-mf-90-gradusv-ew601/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usilitel-hdmi-signala-po-utp-do-30m-3d-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-vga-m-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-2xcom-rs232-wch-ch382l/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-55-kh-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-adapter-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-195v-type-c-to-dc-35x135-mm-ew549/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb20-to-firewire-6pin-mm-12m-ew668/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-9pin-usb20-to-19pin-usb30-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-cpu-8pin-to-pci-e-8pin-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-micro-usb-otg-adapter/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-molex-25sm-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rozetka-utp-8p8c-rj45-vneshnyaya-na-1-port-cat5es/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-com-rs232-to-rs485-hexin-hxsp-485b/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/hdmi-wi-fi-peredatchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-5v/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-30-16kh-to-m2-ssdr/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-f-to-25-mm-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-f-to-micro-hdmi-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-bm-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-sony-20v-type-c-to-dc-65x44-mm-ew561/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-m-to-mini-4-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-sata-m-715-to-sata-f-76-slimline/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/vdeo-spltter-ewell-rca-ew665/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-2xrca-m-to-2xrca-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-otg-adapter-dlya-iphone-55s5c6ipad-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-molex-m-to-mini-molex-f-02m/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-01m/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/vdeo-splitter-vga-na-4-montori-vga/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-m-to-dvi-m-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konnektor-rj-45-8p8c-ftp-cat-5e-100-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-molex-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-db9---db25-fm-ew587/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-sata-iii-25-715pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-24a/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-ata-m-to-3xata-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-sata-iii-2535-715pin-c-blokom-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-f-to-dvi-m-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kontroler-pci-e-to-2x-sata-iii-int-marvell-88se9170-low-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-female-dlina-12-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-1xlpt-2xcom-rs232-wch-ch353l/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-lpt-ieee1284-36pin-db25f-25pin-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-f-to-mini-hdmi-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dvi-d-to-vga-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-20-to-hdmi--audio/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-3xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kabel-audio-4pin-to-3pin-35-mm-mm-s-mikrofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-amam/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-dc-55-kh-21-to-25-kh-07-ew657/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-ide-sata-25-35-s-bp-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kontroler-pci-e-to-4x-sata-iii-marvell-88se9215/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-compaq-asus-195v-type-c-to-dc-48x17-mm-ew551/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-3xrca-m-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-hdmi-v21-8k/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kardrider-25-all-in-one/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-scart-m-to-3xrca-fs-video/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-30-16kh-to-m2-ssd/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kabel-4pin-audio-35-mm-mm-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-to-type-c-gen2-60w-3a-10-gbps/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-48-kh-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-195v-type-c-to-dc-40x17-mm-ew550/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-samsung-20v-type-c-to-dc-55x30-mm-ew563/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dvi-m-to-3xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb-wifi-adapter-s-antenoy-150-mbps/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-1x-ver-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-4x-to-16x/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ffnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-pci/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-lan-1gbs-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-63-mm-m-to-25-mm-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2xcom-rs232-mcs9922-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-rca-f-to-2xrca-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-mini-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc25-07m/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-715pin-ff/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-do-60m-aktivnyy-cherez-utp-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konnektor-rj-45-100-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-9pin-usb-20-to-19pin-usb-30-fm/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-usb30-aktivniy-ewell/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-24pin-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ewell-pci-e-to-lan-1000mbps-intel-8257l/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-e-1x-to-4-port-usb-30-hub-riser-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-displayport-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-dell-20v-type-c-to-dc-45x30-mm-ew557/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-hdmi-na-2-monitora-v14-3d-4k2k/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kardrider-23-in-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-usb30-2ext-19pin-sata-power-nec-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-30-4x-to-2xm2-ssd2/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24-pin-to-molex/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-f-to-dvi-m-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-dc55-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin8pin-m-to-sata-m-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-hdmi-signalu-po-utp-do-120m-4k-30hz/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-vga-m-to-vga-f-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-rj45-m-to-com-rs232-f-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-dc-55-kh-21-to-35-kh-135-ew657/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-ieee1394-2x6pin-ext-1x4pin-ext-1x6pin-int-via-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ngff-m2-to-usb30/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x21-mm-ew552/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konverter-hdmi-to-hdmi-4k-60hz-plyus-audo-rca-spdf/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/soedinitel-rj45-8p8c-ff/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-4x-to-usb30-2ext-2xsata-iii-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24pin-20--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-bm-up-90-gradusov-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-mf-monster-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-usb30-type-c-19pin-usb-header-sata-powet/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-lan-intel-pro1000-mt-pwla8391gt-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-63x30-mm-ew565/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-3xrca-m-to-3xrca-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-mini-hdmi-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-6xcom-rs232-moschip-9865/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-dc-55-kh-21-to-63-kh-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-20v-type-c-to-dc-48x17-mm-ew564/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-m-to-vga-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-sata-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-lpt-ieee1284-36pin-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-otg-adapter-dlya-samsung-galaxy-tab/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhodnik-pitaniya-dlya-protsessora-4-pin-na-8-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-30-to-m2-ssd/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-chernyy-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-kishenya-ewell-dlya-m2-ngff-b-key-usb-31-ew666/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-displayport-mm-16k-60hz/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-audio-35-mm-m-to-35-mm-f-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-8pin-to-molex-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/hdmi-bi-direction-switcher-3d-4k/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-ata-f-to-3xsata-15pin-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-42-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhodnik-pitaniya-dlya-protsessora-molex-na-4-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-m-to-micro-hdmi-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dms-59-to-2xdvi-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aktivniy-splitter-vga-na-8-montorv-vga/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2x-sata-iii-int-asm1061-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-6pin-m-to-2xmolex-mnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2x-sata-iii-int-asm1061-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokarty-8-pin-na-atx-6-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ewell-pci-e-40-to-m2-ssd-ew586/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-mm-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-2xesata-iii-2xsata-iii-asm1061-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-acer-compaq-hp-fujitsu-geteway-toshiba-195v-type-c-to-dc-55x25-mm-ew553/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-vga-f-02m/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-4x-to-ngff-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb-otg-adapter-dlya-samsung-galaxy-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-lpt-db25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-asus-20v-type-c-to-dc-25x07-mm-ew566/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/8pin-pitanie-dlya-protsessora-12-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-m-to-vga-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel-v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pinn/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-ide-sata-25-35-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-m-razdvizhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-2xsata-ii-1xata-jmicron/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-e-1x-to-4-port-1x-hub-riser-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/Audio-splitter-for-headphones-and-microphone-Ewell-Jack-3.5mm-4pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-rca-m-to-2xrca-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ieee-1394-6p4p-07m/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-ibm-20v-type-c-to-dc-79x55-mm-ew559/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-audio-35-mm-mm-premium-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-2xcom-wch-ch352l/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-8pin-m-to-2xmolex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhdnik-ewell-pd-dlya-zhivlennya-noutbukv-hp-20v-type-c-to-dc-74x50-mm-ew554/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-lsi00314-sff8087/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-mm-monster-l-konnektor-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-chp-csr8510-aptx/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-m2-ssd/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb-kabel-nikon-uc-e6/?sku=1798" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-udlinitel-4pin-audio-35-mm-mf-belyy/?sku=1768" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/vdeo-splitter-hdmi-na-2-montori-v20-3d-4k2k/?sku=1566" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-displayport-to-hdmi-4k-60hz/?sku=1843" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=1652" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-bm-up-90-gradusov-15m/?sku=1079" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/?sku=1169" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-36-dtech/?sku=1312" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-hdmi--usb30--type-c/?sku=1791" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1360" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi-4k-60hz/?sku=1460" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-5v/?sku=1824" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-m-razdvizhnoy/?sku=1052" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-c-blokom-pitaniya/?sku=1237" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-to-type-c-gen2-60w-3a-10-gbps/?sku=1665" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-2xcom-wch-ch352l/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-12v/?sku=1848" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/?sku=1171" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-usb-30-otg-adapter-02-metri/?sku=1659" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-to-sata-iii-2535-715pin-belyy/?sku=1534" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-micro-usb-otg-adapter/?sku=1022" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-lightning-rtl/?sku=1427" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi--vga--dvi-f-241/?sku=1267" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232-15m/?sku=394" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-24a/?sku=1262" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-type-c---audio-4pin-35-mm-10-metri/?sku=1857" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-2xrca-m-premium/?sku=1064" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora/?sku=1367" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c-rtl/?sku=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1528" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-m-to-vga-f-oem/?sku=1539" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-vga-m-18m/?sku=1866" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-4x-to-ngff-m2/?sku=1567" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-otg-adapter-dlya-iphone-55s5c6ipad-rtl/?sku=1084" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-01m/?sku=790" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-lan-intel-pro1000-mt-pwla8391gt-rtl/?sku=1587" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/?sku=1166" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-kabel-dlya-samsung-galaxy-note-3-rtl/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-molex-12v/?sku=1770" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-sata-iii-25-715pin/?sku=1817" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-sata-iii-2535-715pin-c-blokom-pitaniya/?sku=1236" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb-khab-ewell-do-materinsko-plati/?sku=1900" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1081" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-female-dlina-12-m/?sku=479" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-hdmi-v21-4k-240hz/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kardrider-23-in-1/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-567ipad-4-24a/?sku=1154" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-chp-csr8510-aptx/?sku=1464" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb-to-molex-05m/?sku=865" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mf/?sku=1618" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-to-hdmi-18m/?sku=1891" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-kabel-dlya-asus-tf600--810--me400-30pin/?sku=1159" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m/?sku=628" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/?sku=1920" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-v-opletke-rtl/?sku=985" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/?sku=1886" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-ethernet--hdmi--usb30--type-c/?sku=1478" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-micro-usb20-20a/?sku=1855" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kabel-4pin-audio-35-mm-mm-belyy/?sku=1060" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb-rtlv2/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-lan-1000mbps-rtl8111c-rtl/?sku=709" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-dvi-f-241/?sku=1162" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1613" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-e-to-lan-intel-pro1000-expi-9301ct-rtl/?sku=1477" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-21a/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konnektor-rj-12-6p4c-100-shtup/?sku=1735" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-usb-20-otg-adapter-02-metra-oem/?sku=1241" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1576" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-usb20-m-to-usb20-af-otg-adapter-08m/?sku=854" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-kishenya-ewell-m2-ngff-usb-30/?sku=1777" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-otg-adapter-lightning/?sku=1677" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs485422/?sku=1218" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zovnshnya-kishenya-ewell-dlya-m2-ngff-b-key-type-c/?sku=1888" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-18m/?sku=1076" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/low-profile-bracket-usb-30/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-samsung-galaxy-tab/?sku=631" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-af-belyy-015m/?sku=1512" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-to-vgaad/?sku=746" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1787" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=714" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=858" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-dvi-na-2-monitora-dvivga/?sku=1514" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/?sku=1909" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-null-modem-rs232-female-18m/?sku=1907" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-sata-715-mf-90-gradusov/?sku=1661" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-dvi-m-241-18m/?sku=963" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rozetka-hdmi-vnutrennya-na-1-port-hdmi/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-type-c-to-micro-b-mm-1-metr/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1564" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/?sku=1259" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-4x-to-4x/?sku=1818" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-3xrca-m-to-3xrca-m/?sku=1094" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-2xcom-rs232-wch-ch382l/?sku=1091" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-usb20-af-otg-adapter-rtl/?sku=1072" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-18m/?sku=986" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-bm-08m/?sku=1108" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1738" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-2xrca-m-to-2xrca-m/?sku=843" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konnektor-rj-45-8p8c-ftp-cat-5e-100-shtup/?sku=1688" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c/?sku=1780" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1548" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=996" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kabel-audio-4pin-to-3pin-35-mm-mm-s-mikrofonom/?sku=1066" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-hdmi-v21-8k/?sku=1808" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-1x-ver-30/?sku=1702" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/konnektor-rj-45-100-shtup/?sku=1734" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-usb30-aktivniy-ewell/?sku=1782" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-2xrca-m-to-2xrca-f-75m-rtl/?sku=783" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-displayport-mm-16k-60hz/?sku=1804" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-42-rtl/?sku=1351" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-bluetooth-40-chip-csr8510-chernyy-rtl/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-to-8pin-ekranirovannyy/?sku=1910" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb30-otg-adapter-lightning/?sku=1678" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1695" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/?sku=1571" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c-rtl/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-null-modem-rs232-female-18m/?sku=1908" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/?sku=1230" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=982" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-2xrca-m-to-2xrca-f-75m-rtl/?sku=786" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-lightning-rtl/?sku=1428" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1529" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-displayport-mm-16k-60hz/?sku=1805" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/?sku=1167" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1583" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-female-dlina-12-m/?sku=895" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-usb-to-sata-power-5v/?sku=1825" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-type-c-gen2-4k-100w-5a-20-gbps/?sku=1723" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-to-hdmi-18m/?sku=989" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-24a/?sku=1263" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/?sku=1260" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=755" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=1653" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-dvi-m-241-18m/?sku=699" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-36-dtech/?sku=1313" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1563" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb31-type-c-to-hdmi-4k-60hz/?sku=1522" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-3xrca-m-to-3xrca-m/?sku=667" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-type-c-to-usb-30-otg-adapter-02-metri/?sku=1660" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=869" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-2xrca-m-premium/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ieee-1394-4p4p-3m-rtl/?sku=848" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-24a/?sku=1852" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1547" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-hdmi-v21-4k-240hz/?sku=1838" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kardrider-23-in-1/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-amam/?sku=980" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb-to-molex-05m/?sku=1692" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-bm-up-90-gradusov-15m/?sku=1077" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1148" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-displayport-to-hdmi-4k-60hz/?sku=1801" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-molex-19sm-bez-zashchelki/?sku=1222" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-konnektor-21a/?sku=1419" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1577" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1128" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1913" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=859" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-hdmi-m-v14-4k-oem/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-4x-to-4x/?sku=1819" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/?sku=1679" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver20-molex-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-zashchelka/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=997" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kabel-audio-4pin-to-3pin-35-mm-mm-s-mikrofonom/?sku=1067" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c/?sku=1458" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-1x-ver-30/?sku=1800" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/?sku=933" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-usb30-aktivniy-ewell/?sku=1783" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1703" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-to-hdmi-18m/?sku=1265" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c/?sku=1573" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1417" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-audio-35-mm-m-to-usb-am-belyy-015m/?sku=1558" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=1057" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-24a-bez-konnektora1/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-iphone-567ipad-4/?sku=1448" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1700" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c-rtl/?sku=1425" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-type-c/?sku=1449" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-bm-up-90-gradusov-15m/?sku=1158" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-m-to-hdmi-m-v14-4k-oem/?sku=1594" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1538" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-to-type-c-gen2-60w-3a-10-gbps/?sku=1845" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1476" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=1008" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-to-micro-usb/?sku=1228" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1584" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=981" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1596" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-35-mm-f/?sku=773" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-usb20-aktivniy-ewell-z-dodatkovim-zhivlennyam/?sku=1872" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-audio-35-mm-m-to-2xrca-m-premium/?sku=1686" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1553" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1059" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1578" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-amam/?sku=1461" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1914" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1099" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-dlya-vdeokart-atx-6pin-to-8pin-62-mm-unversalniy-50-sms/?sku=1680" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1849" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=998" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/usb20-kabel-dlya-iphone-56ipad-4-rtl/?sku=880" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=999" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1487" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1097" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1361" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1530" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/podovzhuvach-type-c/?sku=1664" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-m-to-vga-m/?sku=770" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=883" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-31-type-c-to-usb-30-otg-adapter/?sku=1585" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=1707" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30-pro/?sku=1878" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/aux-kbel-4pin-audio-35-mm-mm-v-opletke/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-aux-lightning-to-3pin-audio-35-mm/?sku=1579" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1100" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1915" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1826" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-pdklyuchennya-kulera-4pin/?sku=1916" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-iphone-56ipad-20-sm/?sku=995" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1096" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-braslet-micro-usb-20-20-sm/?sku=1000" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/magnetic-kabel-usb20-am-21a-bez-konnektora/?sku=1362" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1531" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1788" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1598" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=940" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-am-to-micro-usb20-m-opletka-2m/?sku=1043" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1490" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1709" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1569" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb30-amaf/?sku=1708" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1693" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1737" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/digital-audio-optical-kabel-18m/?sku=1919" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1524" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-m-to-vga-m/?sku=851" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1885" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1850" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-v20-3d-4k/?sku=1799" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-m-to-vga-m/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-16x-ver-30/?sku=1498" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb30-amam-ploskiy/?sku=1694" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-usb20-to-usb31-amcm-oyem/?sku=1568" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1485" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1923" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1924" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1739" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata30-7pin-ff/?sku=1542" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1704" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1789" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1130" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1149" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-dlya-konnektora-rj-45/?sku=1851" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1488" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1491" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1525" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1740" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1705" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1150" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1489" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kolpachok-izoliruyushchiy-pod-obzhim-dlya-konnektora-rj-45/?sku=1526" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-35-mm-jack-male-to-63-mm-female-stereo-metal-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-konverter-vga-to-vgarca4-pin-s-video-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-bluetooth-20_kf/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-bluetooth-20-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-vga-na-2-monitora-01m/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-bluetooth-20-chernyj/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-8x-to-16x-15sm-zashelkoj/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-zhivlennya-ewell-cpu-8pin-na-dva-cpu-8pin-20-sm-ew497/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-routera-usb-to-dc-55kh21/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dlya-routera-usb-to-dc-55kh21/?sku=1667" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb30-am-to-asus-eeepadtf101tf201tf301tf600tf700-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/Sony%20Xperia/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/Sony%20Xperia/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1741" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1842" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1742" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-ewell-usb-type-c-pd31-240w-48v-5a-480-mbps/?sku=1743" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitanija-atx-8pin-m-to-8pin-f-20sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/sinkhronizator-blokov-pitaniya-atx-24-pin-to-molex-peremikach/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/perekhodnik-pitaniya-dlya-protsessora-4-pin-na-8-pinnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mfnew/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-pitaniya-atx-4-pin-mfnew/?sku=1545" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/?sku=1616" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-8pin-universalnyy/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitaniya-dlya-videokart-pci-e-8pin-62-to-6pin-universalnyy/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-pitanija-dlja-videokart-6pin-m-to-2xmolex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-3xrca-m-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dc35-f-to-2xrca-m-01m/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-3xrca-m-08m/?sku=729" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-3xrca-m-08m/?sku=1519" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-3xrca-m-08m/?sku=1905" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dc35-m-to-2xdc35-f-stereo-gold-01m/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-dc35-m-to-2xdc35-f-gold-01m/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-2xrca-m-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-2xrca-m-30m/?sku=293" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dc35-m-to-2xrca-m-30m/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-to-bluetooth-20-serdce-zheltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb-to-bluetooth-20-serdce-zheltyj/?sku=564" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/low-profile-bracket-com-2xrs232/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-com-rs232-na-1-port/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-com-rs232-na-1-port/?sku=1450" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-com-rs232-male-to-male/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/low-profile-bracket-com-rs232/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-displayport-m-to-hdmi-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-mini-displayport-m-to-vga-m-18m-belyj-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-mini-displayport-m-to-hdmi-m-18m-gold-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-hdmi-f-01m-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-displayport-m-to-dvi-f-255/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-mini-displayport-m-to-dvi-m-241-18m-belyj-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-displayport-m-to-dvi-f-245-10sm-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-displayport-m-to-dvi-f-255/?sku=1144" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-displayport-m-to-hdmi-f/?sku=1853" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-mini-displayport-m-to-hdmi-m-18m-gold-belyj/?sku=1161" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-mini-displayport-m-to-vga-m-18m-belyj-gold/?sku=1844" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=519" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=1220" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=1863" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=1840" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-displayport-m-to-displayport-m-18m-chernyj-gold/?sku=1864" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-dvi-m-to-dvi-f-241-10sm-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dvi-male-to-dvi-male-241-10m-2-ferrita-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dvi-male-to-dvi-male-241-10m-2-ferrita-gold/?sku=813" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-dvi-male-to-dvi-male-241-10m-2-ferrita-gold/?sku=814" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/splitter-rj45-to-2xrj45-ethernet-connector/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-rj45-m-to-usb20-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/modul-keystone-rj-45-cat-5e/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/patch-kord-cat6e-utp-rj45-2m-flat-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-expresscard-to-2xusb30/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-expresscard-to-4xusb20/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pcmcia-to-2xsata-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/low-profile-bracket-hdmi--dvi-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-5xrca-male-15m-ferrit-opletka-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-15m-ploskij-v14-gold-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=534" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-15m-ploskij-v14-gold-blister/?sku=934" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1894" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-15m-ploskij-v14-gold-blister/?sku=936" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1271" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-15m-ploskij-v14-gold-blister/?sku=937" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1895" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1274" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1896" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-15m-ploskij-v14-gold-blister/?sku=1877" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1272" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=540" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1873" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1874" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-hdmi-male-to-hdmi-male-5m-2-ferrita-opletka-gold/?sku=1875" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-vga-f-with-audio-black_mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-dvi-f-245-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-af-to-dvi-m-241-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-dm-micro-to-hdmi-af-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-vga-f-with-audio-black_bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-dm-micro-to-hdmi-cf-mini-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-cm-mini-to-hdmi-af-180-gradusov-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-cf-mini-to-hdmi-cm-mini-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-hdmi-na-8-monitorov-v14-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-af-to-hdmi-af-180-gradusov-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/video-splitter-hdmi-na-2-monitorov-v14-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mini-dvi-m-to-hdmi-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-cm-mini-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-am-90-gradusov-vertical-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-af-90-gradusov-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-af-to-dvi-m-241-gold/?sku=1535" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-hdmi-af-90-gradusov-gold/?sku=1003" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-vga-f-with-audio-black_bk/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-hdmi-am-to-dvi-f-245-gold/?sku=482" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-ide35-m-to-ide25-f-hdd1/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-lpt-db25-/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-usb20-4ext-1int-via/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-usb20-4ext-1int-nec/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-lan-intel-pro1000-mt-pwla8390mt-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-1x-sata-ext-2x-sata-int-1x-ata-int-pdc20375/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-to-2x-esata-2x-sata-int-silicon-image/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-riser-card-90-gradusov-left/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/pci-riser-card-90-gradusov-left/?sku=555" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zvukovaya-karta-pci-4-channel-rtl/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-usb30-2ext-19pin-molex-via/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-usb30-2ext-molex-low-profil-nec/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-16x-ver-40-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-pci-express-to-usb30-4ext-molex-via/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/rayzer-ewell-riser-card-pci-e-16x-ver-40-pro/?sku=1793" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-15sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-15sm/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-15sm/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-15sm/?sku=1775" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/riser-card-pci-e-1x-to-16x-usb30-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-zvuka-digital-to-analog/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-scsi-80pin-f-to-scsi-68pin-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-15pin-m-to-2xata-f-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-sata-to-compact-flash/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-15pin-m-to-2xsata-15pin-f-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-m-30-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7-m-to-esata-7-m-100-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1861" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1570" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1904" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=758" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=757" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1039" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-7pin-f-to-sata-7pin-f-50-sm/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-esata-na-2-porta/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-f-40-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-f-40-sm/?sku=1118" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-f-40-sm/?sku=932" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-sata-715-m-to-sata-715-f-40-sm/?sku=1883" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-do-45m-aktivnyj-cherez-utp-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kosichka-usb-30-na-2-porta/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232/?sku=741" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-mhl-micro-usb20-m-to-hdmi-af-10sm-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-af-to-usb-m-5pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-bf-to-usb-m-5pin-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-com-rs232-ekranirovannyj-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-af-to-usb-f-5pin-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-expresscard-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-bm/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-af-to-usb-m-5pin-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-ps2-mouse-keyboard/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/920/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-mini-usb20-f_d5/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-usb20-af/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-micro-usb20-m-to-mini-usb20-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-bf-to-usb-m-5pin-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-3xrca-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-idesata-35-ide-25-bez-bp/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-lan-10100mb-chipset-qr9700-oem/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-firewire-4pin-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-af-to-usb20-af/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/?sku=406" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc20-qualcomm-quick-charge/?sku=1207" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/zaryadnoe-ustroystvo-ot-avtoprikurivatelya-qc30-qualcomm-quick-charge/?sku=1201" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-to-ps2-mouse-keyboard/?sku=912" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/?sku=1075" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=389" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=1797" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/?sku=1687" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/udlinitel-usb20-100m-ekranirovannyj-aktivnyj/?sku=1779" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=860" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-usb20-am-to-mini-usb20-m-08m/?sku=1520" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/kabel-vga-m-to-3xrca-m-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-m-to-3xrca-f4-pin-s-video-f-output/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buygadget.com.ua/adapter-vga-f-to-vga-f/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F777"/>
+  <dimension ref="A1:F845"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F777" sqref="F777"/>
+      <selection activeCell="F845" sqref="F845"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -7047,71 +7650,71 @@
       </c>
       <c r="E5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="15">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="15">
-        <v>380</v>
+        <v>205</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="15">
         <v>822</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
@@ -7127,2891 +7730,2891 @@
       </c>
       <c r="E9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="15">
         <v>184</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="15">
-        <v>250</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="15">
         <v>195</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="15">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="15">
-        <v>55</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="15">
-        <v>175</v>
+        <v>790</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="15">
-        <v>1070</v>
+        <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="15">
         <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="15">
-        <v>850</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="15">
-        <v>185</v>
+        <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="15">
         <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="15">
-        <v>128</v>
+        <v>185</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="15">
-        <v>410</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="15">
-        <v>95</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="15">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="15">
-        <v>3990</v>
+        <v>210</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>68</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="15">
-        <v>60</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="15">
-        <v>212</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="15">
-        <v>828</v>
+        <v>950</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="15">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="15">
-        <v>105</v>
+        <v>850</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="15">
-        <v>380</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="15">
-        <v>790</v>
+        <v>212</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="15">
-        <v>83</v>
+        <v>410</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="15">
-        <v>205</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="15">
-        <v>233</v>
+        <v>165</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>98</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="15">
-        <v>1190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="15">
-        <v>90</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="15">
-        <v>195</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="15">
-        <v>70</v>
+        <v>828</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="15">
-        <v>325</v>
+        <v>233</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="15">
         <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="15">
-        <v>120</v>
+        <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="15">
-        <v>2100</v>
+        <v>205</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="15">
-        <v>295</v>
+        <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="15">
-        <v>320</v>
+        <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="15">
-        <v>92</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="15">
-        <v>240</v>
+        <v>325</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="15">
-        <v>2550</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="15">
-        <v>315</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="15">
-        <v>75</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="15">
-        <v>920</v>
+        <v>320</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="15">
-        <v>93</v>
+        <v>290</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="15">
-        <v>84</v>
+        <v>315</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="15">
-        <v>33</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="15">
-        <v>440</v>
+        <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="15">
-        <v>880</v>
+        <v>295</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="15">
-        <v>125</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="15">
-        <v>365</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="15">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="15">
-        <v>205</v>
+        <v>84</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="15">
-        <v>115</v>
+        <v>33</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="15">
-        <v>85</v>
+        <v>920</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="15">
-        <v>95</v>
+        <v>880</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="15">
-        <v>1440</v>
+        <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="15">
-        <v>290</v>
+        <v>440</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="15">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="15">
-        <v>1650</v>
+        <v>92</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>192</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="15">
-        <v>205</v>
+        <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="15">
-        <v>165</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="15">
-        <v>990</v>
+        <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="15">
-        <v>99</v>
+        <v>93</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="15">
-        <v>108</v>
+        <v>205</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="15">
-        <v>495</v>
+        <v>95</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="15">
-        <v>280</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="15">
-        <v>95</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="15">
-        <v>174</v>
+        <v>360</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="15">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="15">
-        <v>585</v>
+        <v>525</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="15">
-        <v>350</v>
+        <v>115</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="15">
-        <v>169</v>
+        <v>460</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="15">
-        <v>80</v>
+        <v>890</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="15">
-        <v>1440</v>
+        <v>990</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="15">
-        <v>190</v>
+        <v>435</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="15">
-        <v>117</v>
+        <v>495</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="15">
-        <v>420</v>
+        <v>280</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>246</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="15">
-        <v>790</v>
+        <v>39</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="15">
-        <v>90</v>
+        <v>174</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="15">
-        <v>210</v>
+        <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="15">
-        <v>95</v>
+        <v>170</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="15">
-        <v>115</v>
+        <v>59</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="15">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="15">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="15">
-        <v>65</v>
+        <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="15">
-        <v>460</v>
+        <v>117</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="15">
-        <v>435</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="15">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>281</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="15">
-        <v>39</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>282</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="15">
-        <v>85</v>
+        <v>99</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="15">
-        <v>525</v>
+        <v>108</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="15">
-        <v>59</v>
+        <v>210</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="15">
-        <v>115</v>
+        <v>175</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="15">
-        <v>270</v>
+        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="15">
-        <v>445</v>
+        <v>95</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="15">
-        <v>312</v>
+        <v>95</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="15">
-        <v>450</v>
+        <v>164</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="15">
-        <v>825</v>
+        <v>190</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="15">
-        <v>195</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>312</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="15">
-        <v>216</v>
+        <v>790</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>315</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="15">
-        <v>175</v>
+        <v>205</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>318</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="15">
-        <v>880</v>
+        <v>585</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>321</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>323</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="15">
-        <v>165</v>
+        <v>75</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>324</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>325</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="15">
-        <v>275</v>
+        <v>168</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>327</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="15">
-        <v>137</v>
+        <v>95</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>330</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="15">
-        <v>860</v>
+        <v>95</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>335</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F114" s="15">
-        <v>190</v>
+        <v>105</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>336</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F115" s="15">
-        <v>222</v>
+        <v>115</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>341</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F116" s="15">
-        <v>680</v>
+        <v>270</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>342</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F117" s="15">
-        <v>145</v>
+        <v>445</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>345</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F118" s="15">
-        <v>155</v>
+        <v>312</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>348</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F119" s="15">
-        <v>170</v>
+        <v>450</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>351</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F120" s="15">
-        <v>225</v>
+        <v>195</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>354</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F121" s="15">
-        <v>1785</v>
+        <v>216</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>357</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>359</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F122" s="15">
-        <v>330</v>
+        <v>880</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>360</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>361</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F123" s="15">
-        <v>373</v>
+        <v>175</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>363</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>365</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F124" s="15">
-        <v>103</v>
+        <v>165</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>366</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>367</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F125" s="15">
-        <v>210</v>
+        <v>137</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F126" s="15">
-        <v>102</v>
+        <v>860</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>373</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F127" s="15">
-        <v>355</v>
+        <v>690</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>375</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F128" s="15">
-        <v>295</v>
+        <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>378</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F129" s="15">
-        <v>170</v>
+        <v>222</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F130" s="15">
-        <v>190</v>
+        <v>680</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>384</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F131" s="15">
-        <v>127</v>
+        <v>275</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F132" s="15">
-        <v>590</v>
+        <v>825</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>390</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="15">
-        <v>690</v>
+        <v>170</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>394</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>395</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F134" s="15">
-        <v>308</v>
+        <v>190</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>396</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F135" s="15">
-        <v>205</v>
+        <v>225</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>401</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F136" s="15">
-        <v>190</v>
+        <v>330</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>402</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F137" s="15">
-        <v>410</v>
+        <v>373</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>407</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F138" s="15">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>408</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>409</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>410</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F139" s="15">
-        <v>400</v>
+        <v>210</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>411</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>413</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F140" s="15">
-        <v>4600</v>
+        <v>102</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>414</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>415</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>416</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="15">
-        <v>225</v>
+        <v>145</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>419</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="15">
-        <v>170</v>
+        <v>295</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>420</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>421</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F143" s="15">
-        <v>105</v>
+        <v>155</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>423</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>425</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F144" s="15">
-        <v>104</v>
+        <v>190</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>426</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>428</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F145" s="15">
-        <v>68</v>
+        <v>355</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>431</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F146" s="15">
-        <v>88</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>432</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F147" s="15">
-        <v>295</v>
+        <v>127</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>437</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F148" s="15">
-        <v>95</v>
+        <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>438</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F149" s="15">
-        <v>95</v>
+        <v>590</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>443</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F150" s="15">
-        <v>790</v>
+        <v>280</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F151" s="15">
         <v>445</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>449</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="15">
-        <v>22</v>
+        <v>89</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>450</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F153" s="15">
         <v>116</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
@@ -10027,12291 +10630,13651 @@
       </c>
       <c r="E154" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="15">
         <v>205</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>456</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>457</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F155" s="15">
-        <v>52</v>
+        <v>410</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>262</v>
+        <v>460</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F156" s="15">
-        <v>145</v>
+        <v>170</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C157" s="8" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F157" s="15">
-        <v>126</v>
+        <v>105</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="11" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C158" s="8" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F158" s="15">
-        <v>30</v>
+        <v>190</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F159" s="15">
-        <v>138</v>
+        <v>68</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F160" s="15">
-        <v>72</v>
+        <v>295</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F161" s="15">
         <v>95</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="11" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F162" s="15">
-        <v>140</v>
+        <v>340</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="11" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F163" s="15">
-        <v>260</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="11" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F164" s="15">
-        <v>540</v>
+        <v>225</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="11" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="15">
-        <v>128</v>
+        <v>95</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="11" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F166" s="15">
-        <v>110</v>
+        <v>790</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F167" s="15">
-        <v>415</v>
+        <v>22</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="11" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F168" s="15">
-        <v>390</v>
+        <v>104</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F169" s="15">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="11" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F170" s="15">
-        <v>1290</v>
+        <v>205</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="11" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C171" s="8" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="15">
-        <v>100</v>
+        <v>52</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="11" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F172" s="15">
-        <v>310</v>
+        <v>295</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="11" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>510</v>
+        <v>304</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F173" s="15">
-        <v>36</v>
+        <v>145</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F174" s="15">
-        <v>440</v>
+        <v>205</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>515</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>516</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>517</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F175" s="15">
-        <v>205</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>518</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>519</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>520</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F176" s="15">
-        <v>225</v>
+        <v>126</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>523</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F177" s="15">
-        <v>260</v>
+        <v>30</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>524</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>525</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>526</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F178" s="15">
-        <v>140</v>
+        <v>36</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>527</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>528</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F179" s="15">
-        <v>150</v>
+        <v>440</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>530</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>531</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>532</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F180" s="15">
-        <v>125</v>
+        <v>138</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>533</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>534</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>535</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F181" s="15">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="11" t="s">
         <v>536</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>537</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>538</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F182" s="15">
-        <v>89</v>
+        <v>180</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>539</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>540</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>541</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F183" s="15">
-        <v>44</v>
+        <v>95</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>542</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>543</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>544</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F184" s="15">
-        <v>105</v>
+        <v>260</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>545</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>546</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>547</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F185" s="15">
-        <v>3200</v>
+        <v>128</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>548</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>549</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>550</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F186" s="15">
-        <v>205</v>
+        <v>110</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>551</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>553</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F187" s="15">
-        <v>280</v>
+        <v>390</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>554</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>555</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>556</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F188" s="15">
-        <v>170</v>
+        <v>72</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>557</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>558</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>559</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F189" s="15">
-        <v>155</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>560</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>561</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>562</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F190" s="15">
-        <v>370</v>
+        <v>140</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>563</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>565</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F191" s="15">
-        <v>1800</v>
+        <v>540</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>566</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>567</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>568</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F192" s="15">
-        <v>504</v>
+        <v>415</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>569</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>570</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>571</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F193" s="15">
-        <v>132</v>
+        <v>90</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>572</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>574</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F194" s="15">
-        <v>89</v>
+        <v>225</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>575</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>576</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>577</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F195" s="15">
-        <v>525</v>
+        <v>260</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>578</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>579</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>580</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F196" s="15">
-        <v>205</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>581</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>582</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>583</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F197" s="15">
-        <v>205</v>
+        <v>140</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>584</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>585</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>586</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F198" s="15">
-        <v>710</v>
+        <v>150</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>587</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>588</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>589</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F199" s="15">
-        <v>22</v>
+        <v>44</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>590</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>591</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>592</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F200" s="15">
-        <v>35</v>
+        <v>89</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>593</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>594</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>595</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F201" s="15">
-        <v>95</v>
+        <v>504</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>596</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>597</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>598</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F202" s="15">
-        <v>85</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>599</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>601</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F203" s="15">
-        <v>280</v>
+        <v>205</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>602</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>603</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>604</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F204" s="15">
-        <v>334</v>
+        <v>125</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>605</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>606</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>607</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F205" s="15">
-        <v>105</v>
+        <v>280</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>608</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>609</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>610</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F206" s="15">
-        <v>930</v>
+        <v>135</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>611</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>612</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>613</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F207" s="15">
-        <v>225</v>
+        <v>170</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>614</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>615</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>616</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F208" s="15">
-        <v>340</v>
+        <v>370</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>617</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>619</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F209" s="15">
-        <v>205</v>
+        <v>105</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>620</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>621</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>622</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F210" s="15">
-        <v>175</v>
+        <v>260</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>623</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>624</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>625</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F211" s="15">
-        <v>355</v>
+        <v>155</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>626</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>627</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>628</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F212" s="15">
-        <v>890</v>
+        <v>132</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>629</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>630</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>631</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F213" s="15">
-        <v>345</v>
+        <v>150</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>632</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>633</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>634</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F214" s="15">
-        <v>1395</v>
+        <v>225</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>635</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>636</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>637</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F215" s="15">
-        <v>185</v>
+        <v>89</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>638</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>639</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>640</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F216" s="15">
-        <v>1150</v>
+        <v>205</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>641</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>642</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>643</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F217" s="15">
-        <v>243</v>
+        <v>205</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>644</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>645</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>646</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F218" s="15">
-        <v>155</v>
+        <v>175</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>647</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>649</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F219" s="15">
-        <v>420</v>
+        <v>345</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>650</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>651</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>652</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F220" s="15">
-        <v>205</v>
+        <v>525</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>653</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>654</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>655</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F221" s="15">
         <v>95</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>656</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>657</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>658</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F222" s="15">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>659</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>660</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>661</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F223" s="15">
-        <v>228</v>
+        <v>334</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>662</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>663</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>664</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F224" s="15">
-        <v>830</v>
+        <v>105</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>665</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>666</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>667</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F225" s="15">
-        <v>240</v>
+        <v>710</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>668</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>670</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F226" s="15">
-        <v>125</v>
+        <v>430</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>671</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>673</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F227" s="15">
-        <v>95</v>
+        <v>22</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>674</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>675</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>676</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F228" s="15">
-        <v>89</v>
+        <v>930</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>677</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>678</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>679</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F229" s="15">
-        <v>205</v>
+        <v>35</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>680</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>681</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>682</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F230" s="15">
-        <v>690</v>
+        <v>340</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>683</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>685</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F231" s="15">
-        <v>18</v>
+        <v>85</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>688</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F232" s="15">
-        <v>1150</v>
+        <v>205</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>689</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>691</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F233" s="15">
-        <v>2800</v>
+        <v>890</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>692</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>694</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F234" s="15">
         <v>95</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>695</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>696</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>697</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F235" s="15">
-        <v>85</v>
+        <v>170</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>698</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>699</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>700</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F236" s="15">
-        <v>373</v>
+        <v>700</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>701</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>703</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F237" s="15">
-        <v>1650</v>
+        <v>243</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>704</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>705</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>706</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F238" s="15">
-        <v>260</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>707</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>708</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>709</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F239" s="15">
-        <v>89</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>710</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>711</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>712</v>
       </c>
       <c r="E240" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F240" s="15">
-        <v>205</v>
+        <v>185</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>713</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>714</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>715</v>
       </c>
       <c r="E241" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F241" s="15">
-        <v>95</v>
+        <v>205</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>716</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>717</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>718</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F242" s="15">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="11" t="s">
         <v>719</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>720</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>721</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F243" s="15">
-        <v>185</v>
+        <v>228</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="11" t="s">
         <v>722</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>723</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>724</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F244" s="15">
-        <v>75</v>
+        <v>830</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>725</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>726</v>
       </c>
       <c r="D245" s="7" t="s">
         <v>727</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F245" s="15">
-        <v>95</v>
+        <v>155</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="11" t="s">
         <v>728</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>729</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>730</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F246" s="15">
-        <v>60</v>
+        <v>420</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="11" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>732</v>
       </c>
       <c r="D247" s="7" t="s">
         <v>733</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F247" s="15">
-        <v>118</v>
+        <v>240</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="11" t="s">
         <v>734</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>735</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>736</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F248" s="15">
-        <v>1508</v>
+        <v>95</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="11" t="s">
         <v>737</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>738</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>739</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F249" s="15">
-        <v>205</v>
+        <v>85</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="11" t="s">
         <v>740</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>741</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>742</v>
       </c>
       <c r="E250" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F250" s="15">
-        <v>67</v>
+        <v>95</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>743</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>744</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>745</v>
       </c>
       <c r="E251" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F251" s="15">
-        <v>57</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>746</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>748</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F252" s="15">
-        <v>65</v>
+        <v>260</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="11" t="s">
         <v>749</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>750</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>751</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F253" s="15">
-        <v>126</v>
+        <v>215</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="11" t="s">
         <v>752</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>753</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>754</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F254" s="15">
-        <v>295</v>
+        <v>89</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>755</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>756</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>757</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F255" s="15">
-        <v>150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>758</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>759</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F256" s="15">
-        <v>155</v>
+        <v>125</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="11" t="s">
         <v>761</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>762</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>763</v>
       </c>
       <c r="E257" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F257" s="15">
-        <v>425</v>
+        <v>205</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="11" t="s">
         <v>764</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>765</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>766</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F258" s="15">
-        <v>270</v>
+        <v>690</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>767</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>768</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>769</v>
       </c>
       <c r="E259" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F259" s="15">
-        <v>448</v>
+        <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>770</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>772</v>
       </c>
       <c r="E260" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F260" s="15">
-        <v>740</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>773</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>774</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>775</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F261" s="15">
-        <v>640</v>
+        <v>208</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>776</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>777</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>778</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F262" s="15">
-        <v>170</v>
+        <v>185</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>779</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>780</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>781</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F263" s="15">
-        <v>225</v>
+        <v>373</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>782</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>783</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>784</v>
       </c>
       <c r="E264" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F264" s="15">
-        <v>108</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>785</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>786</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>787</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F265" s="15">
-        <v>205</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>788</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>789</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>790</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F266" s="15">
-        <v>710</v>
+        <v>205</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>791</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>792</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>793</v>
       </c>
       <c r="E267" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F267" s="15">
-        <v>750</v>
+        <v>60</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>794</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>795</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>796</v>
       </c>
       <c r="E268" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F268" s="15">
-        <v>890</v>
+        <v>118</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>797</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F269" s="15">
-        <v>185</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="11" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F270" s="15">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>803</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>805</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F271" s="15">
-        <v>75</v>
+        <v>205</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="11" t="s">
         <v>806</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>808</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F272" s="15">
         <v>95</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="11" t="s">
         <v>809</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>811</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F273" s="15">
-        <v>205</v>
+        <v>75</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>812</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>814</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F274" s="15">
-        <v>187</v>
+        <v>95</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>815</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>816</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>817</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F275" s="15">
-        <v>89</v>
+        <v>170</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>818</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F276" s="15">
-        <v>650</v>
+        <v>185</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F277" s="15">
-        <v>85</v>
+        <v>67</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F278" s="15">
-        <v>305</v>
+        <v>57</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>827</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F279" s="15">
-        <v>95</v>
+        <v>270</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>830</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>831</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F280" s="15">
-        <v>2366</v>
+        <v>155</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F281" s="15">
-        <v>88</v>
+        <v>740</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="11" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F282" s="15">
-        <v>35</v>
+        <v>410</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F283" s="15">
-        <v>365</v>
+        <v>65</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>842</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>843</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F284" s="15">
-        <v>205</v>
+        <v>170</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>845</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>846</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>847</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F285" s="15">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>848</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>849</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>850</v>
       </c>
       <c r="E286" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F286" s="15">
-        <v>115</v>
+        <v>295</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>851</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>852</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>853</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F287" s="15">
-        <v>205</v>
+        <v>150</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>854</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>855</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>856</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F288" s="15">
-        <v>340</v>
+        <v>63</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>857</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>858</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>859</v>
       </c>
       <c r="E289" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F289" s="15">
-        <v>210</v>
+        <v>126</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>860</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>861</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>862</v>
       </c>
       <c r="E290" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F290" s="15">
-        <v>404</v>
+        <v>425</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>863</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>864</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>865</v>
       </c>
       <c r="E291" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F291" s="15">
-        <v>175</v>
+        <v>890</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>866</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>867</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>868</v>
       </c>
       <c r="E292" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F292" s="15">
-        <v>355</v>
+        <v>710</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>869</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>870</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F293" s="15">
-        <v>155</v>
+        <v>170</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="11" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F294" s="15">
-        <v>320</v>
+        <v>750</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="11" t="s">
         <v>875</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>876</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>877</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F295" s="15">
-        <v>89</v>
+        <v>69</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="11" t="s">
         <v>878</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>879</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F296" s="15">
-        <v>395</v>
+        <v>290</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="11" t="s">
         <v>881</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>882</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>883</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F297" s="15">
-        <v>330</v>
+        <v>108</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="11" t="s">
         <v>884</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>885</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>886</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F298" s="15">
-        <v>120</v>
+        <v>640</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="11" t="s">
         <v>887</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>888</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>889</v>
       </c>
       <c r="E299" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F299" s="15">
-        <v>295</v>
+        <v>205</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>890</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>892</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F300" s="15">
-        <v>105</v>
+        <v>225</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>303</v>
+        <v>893</v>
       </c>
       <c r="C301" s="8" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="E301" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F301" s="15">
-        <v>729</v>
+        <v>185</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="E302" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F302" s="15">
-        <v>210</v>
+        <v>96</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="11" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C303" s="8" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="E303" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F303" s="15">
-        <v>300</v>
+        <v>95</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="11" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="C304" s="8" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F304" s="15">
-        <v>365</v>
+        <v>205</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="11" t="s">
-        <v>207</v>
+        <v>905</v>
       </c>
       <c r="C305" s="8" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="E305" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F305" s="15">
-        <v>729</v>
+        <v>75</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="11" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="C306" s="8" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="E306" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F306" s="15">
-        <v>68</v>
+        <v>95</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="11" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="C307" s="8" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="E307" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F307" s="15">
-        <v>215</v>
+        <v>305</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="11" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="C308" s="8" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E308" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F308" s="15">
-        <v>190</v>
+        <v>85</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="11" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="C309" s="8" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="E309" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F309" s="15">
-        <v>380</v>
+        <v>187</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="11" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="C310" s="8" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="E310" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F310" s="15">
-        <v>175</v>
+        <v>89</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="11" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="C311" s="8" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="E311" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F311" s="15">
-        <v>225</v>
+        <v>650</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="11" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C312" s="8" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F312" s="15">
-        <v>420</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="11" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="C313" s="8" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="E313" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F313" s="15">
-        <v>145</v>
+        <v>88</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="11" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="C314" s="8" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="E314" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F314" s="15">
-        <v>190</v>
+        <v>35</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="11" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="C315" s="8" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="E315" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F315" s="15">
-        <v>164</v>
+        <v>125</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="11" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="C316" s="8" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="E316" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F316" s="15">
-        <v>160</v>
+        <v>205</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="11" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="C317" s="8" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="E317" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F317" s="15">
-        <v>185</v>
+        <v>150</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="11" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="C318" s="8" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="E318" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F318" s="15">
-        <v>390</v>
+        <v>365</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="11" t="s">
-        <v>797</v>
+        <v>947</v>
       </c>
       <c r="C319" s="8" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="E319" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F319" s="15">
-        <v>215</v>
+        <v>115</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="11" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="C320" s="8" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="E320" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F320" s="15">
-        <v>126</v>
+        <v>205</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="11" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="C321" s="8" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="E321" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F321" s="15">
-        <v>280</v>
+        <v>532</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="11" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="C322" s="8" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F322" s="15">
-        <v>195</v>
+        <v>404</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>479</v>
+        <v>959</v>
       </c>
       <c r="C323" s="8" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="E323" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F323" s="15">
-        <v>500</v>
+        <v>210</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="11" t="s">
-        <v>494</v>
+        <v>962</v>
       </c>
       <c r="C324" s="8" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="E324" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F324" s="15">
-        <v>640</v>
+        <v>340</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="11" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="C325" s="8" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="E325" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F325" s="15">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="11" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="C326" s="8" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="E326" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F326" s="15">
-        <v>490</v>
+        <v>155</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="C327" s="8" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="E327" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F327" s="15">
-        <v>51</v>
+        <v>370</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="C328" s="8" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="E328" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F328" s="15">
-        <v>90</v>
+        <v>295</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="11" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="C329" s="8" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="E329" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F329" s="15">
-        <v>1580</v>
+        <v>175</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="11" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="C330" s="8" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="E330" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F330" s="15">
-        <v>210</v>
+        <v>185</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="11" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="C331" s="8" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="E331" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F331" s="15">
-        <v>228</v>
+        <v>320</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="11" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="C332" s="8" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="E332" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F332" s="15">
-        <v>103</v>
+        <v>395</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="11" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="C333" s="8" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F333" s="15">
-        <v>216</v>
+        <v>330</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="11" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="C334" s="8" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="E334" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F334" s="15">
-        <v>165</v>
+        <v>120</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="C335" s="8" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="E335" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F335" s="15">
-        <v>275</v>
+        <v>295</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="11" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="C336" s="8" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="E336" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F336" s="15">
-        <v>55</v>
+        <v>105</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="11" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="C337" s="8" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="E337" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F337" s="15">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="11" t="s">
-        <v>999</v>
+        <v>348</v>
       </c>
       <c r="C338" s="8" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F338" s="15">
-        <v>850</v>
+        <v>729</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="11" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C339" s="8" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="E339" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F339" s="15">
-        <v>164</v>
+        <v>225</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="11" t="s">
-        <v>554</v>
+        <v>1009</v>
       </c>
       <c r="C340" s="8" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="E340" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F340" s="15">
-        <v>170</v>
+        <v>420</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="11" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="C341" s="8" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="E341" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F341" s="15">
-        <v>105</v>
+        <v>190</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="11" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="C342" s="8" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="E342" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F342" s="15">
-        <v>64</v>
+        <v>300</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="11" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="C343" s="8" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="E343" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F343" s="15">
-        <v>105</v>
+        <v>210</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="11" t="s">
-        <v>1016</v>
+        <v>240</v>
       </c>
       <c r="C344" s="8" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="E344" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F344" s="15">
-        <v>150</v>
+        <v>729</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="11" t="s">
-        <v>189</v>
+        <v>1023</v>
       </c>
       <c r="C345" s="8" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="E345" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F345" s="15">
-        <v>2385</v>
+        <v>68</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="11" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="C346" s="8" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="E346" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F346" s="15">
-        <v>233</v>
+        <v>190</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="11" t="s">
-        <v>99</v>
+        <v>1029</v>
       </c>
       <c r="C347" s="8" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="E347" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F347" s="15">
-        <v>145</v>
+        <v>380</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="11" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
       <c r="C348" s="8" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="E348" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F348" s="15">
-        <v>420</v>
+        <v>365</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="11" t="s">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="C349" s="8" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="E349" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F349" s="15">
-        <v>95</v>
+        <v>145</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="11" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
       <c r="C350" s="8" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="E350" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F350" s="15">
-        <v>212</v>
+        <v>175</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="11" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="C351" s="8" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>1037</v>
+        <v>1043</v>
       </c>
       <c r="E351" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F351" s="15">
-        <v>98</v>
+        <v>190</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="11" t="s">
-        <v>1038</v>
+        <v>1044</v>
       </c>
       <c r="C352" s="8" t="s">
-        <v>1039</v>
+        <v>1045</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
       <c r="E352" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F352" s="15">
-        <v>84</v>
+        <v>164</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="11" t="s">
-        <v>1041</v>
+        <v>1047</v>
       </c>
       <c r="C353" s="8" t="s">
-        <v>1042</v>
+        <v>1048</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>1043</v>
+        <v>1049</v>
       </c>
       <c r="E353" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F353" s="15">
-        <v>39</v>
+        <v>160</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="11" t="s">
-        <v>1044</v>
+        <v>1050</v>
       </c>
       <c r="C354" s="8" t="s">
-        <v>1045</v>
+        <v>1051</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="E354" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F354" s="15">
-        <v>440</v>
+        <v>215</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="11" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="C355" s="8" t="s">
-        <v>1048</v>
+        <v>1054</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>1049</v>
+        <v>1055</v>
       </c>
       <c r="E355" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F355" s="15">
-        <v>250</v>
+        <v>185</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="11" t="s">
-        <v>1050</v>
+        <v>1056</v>
       </c>
       <c r="C356" s="8" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="E356" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F356" s="15">
-        <v>85</v>
+        <v>390</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="11" t="s">
-        <v>1053</v>
+        <v>893</v>
       </c>
       <c r="C357" s="8" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="E357" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F357" s="15">
-        <v>310</v>
+        <v>215</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="11" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="C358" s="8" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="E358" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F358" s="15">
-        <v>165</v>
+        <v>126</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="11" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="C359" s="8" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="E359" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F359" s="15">
-        <v>108</v>
+        <v>51</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="C360" s="8" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="E360" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F360" s="15">
-        <v>585</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="C361" s="8" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
       <c r="E361" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F361" s="15">
-        <v>80</v>
+        <v>280</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="11" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="C362" s="8" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="E362" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F362" s="15">
-        <v>130</v>
+        <v>216</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="11" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="C363" s="8" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="E363" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F363" s="15">
-        <v>44</v>
+        <v>195</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="11" t="s">
-        <v>1074</v>
+        <v>542</v>
       </c>
       <c r="C364" s="8" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="E364" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F364" s="15">
-        <v>2</v>
+        <v>500</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="11" t="s">
-        <v>1077</v>
+        <v>551</v>
       </c>
       <c r="C365" s="8" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="E365" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F365" s="15">
-        <v>525</v>
+        <v>640</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="C366" s="8" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="E366" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F366" s="15">
-        <v>445</v>
+        <v>490</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="11" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="C367" s="8" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="E367" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F367" s="15">
-        <v>230</v>
+        <v>90</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="11" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="C368" s="8" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="E368" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F368" s="15">
-        <v>132</v>
+        <v>195</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="11" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="C369" s="8" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="E369" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F369" s="15">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="11" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="C370" s="8" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="E370" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F370" s="15">
-        <v>404</v>
+        <v>228</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>366</v>
       </c>
       <c r="B371" s="11" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="C371" s="8" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="E371" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F371" s="15">
-        <v>210</v>
+        <v>120</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="11" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="C372" s="8" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="E372" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F372" s="15">
-        <v>79</v>
+        <v>210</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="11" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="C373" s="8" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="E373" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F373" s="15">
-        <v>145</v>
+        <v>105</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>369</v>
       </c>
       <c r="B374" s="11" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="C374" s="8" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="E374" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F374" s="15">
-        <v>380</v>
+        <v>165</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="11" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="C375" s="8" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="E375" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F375" s="15">
-        <v>190</v>
+        <v>205</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="11" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="C376" s="8" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="E376" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F376" s="15">
-        <v>129</v>
+        <v>275</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="11" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="C377" s="8" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="E377" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F377" s="15">
-        <v>128</v>
+        <v>105</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="11" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="C378" s="8" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="D378" s="7" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="E378" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F378" s="15">
-        <v>120</v>
+        <v>95</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="11" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="C379" s="8" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="E379" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F379" s="15">
-        <v>545</v>
+        <v>164</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="11" t="s">
-        <v>1122</v>
+        <v>611</v>
       </c>
       <c r="C380" s="8" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="E380" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F380" s="15">
-        <v>116</v>
+        <v>170</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="11" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="C381" s="8" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="D381" s="7" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="E381" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F381" s="15">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="11" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="C382" s="8" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="E382" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F382" s="15">
-        <v>440</v>
+        <v>64</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="11" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C383" s="8" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="E383" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F383" s="15">
-        <v>800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="11" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="E384" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F384" s="15">
-        <v>240</v>
+        <v>85</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="11" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C385" s="8" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="E385" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F385" s="15">
         <v>150</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="11" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="C386" s="8" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="E386" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F386" s="15">
-        <v>340</v>
+        <v>233</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="11" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C387" s="8" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="E387" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F387" s="15">
-        <v>155</v>
+        <v>310</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="11" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C388" s="8" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="E388" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F388" s="15">
-        <v>525</v>
+        <v>420</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>384</v>
       </c>
       <c r="B389" s="11" t="s">
-        <v>653</v>
+        <v>1151</v>
       </c>
       <c r="C389" s="8" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F389" s="15">
-        <v>170</v>
+        <v>95</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>385</v>
       </c>
       <c r="B390" s="11" t="s">
-        <v>1151</v>
+        <v>150</v>
       </c>
       <c r="C390" s="8" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="E390" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F390" s="15">
-        <v>187</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>386</v>
       </c>
       <c r="B391" s="11" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="C391" s="8" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="E391" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F391" s="15">
-        <v>150</v>
+        <v>98</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="11" t="s">
-        <v>1157</v>
+        <v>165</v>
       </c>
       <c r="C392" s="8" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="E392" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F392" s="15">
-        <v>560</v>
+        <v>145</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="11" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="C393" s="8" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="E393" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F393" s="15">
-        <v>210</v>
+        <v>84</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>389</v>
       </c>
       <c r="B394" s="11" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C394" s="8" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="E394" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F394" s="15">
-        <v>290</v>
+        <v>212</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>390</v>
       </c>
       <c r="B395" s="11" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="C395" s="8" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="E395" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F395" s="15">
-        <v>132</v>
+        <v>39</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="11" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C396" s="8" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="E396" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F396" s="15">
-        <v>165</v>
+        <v>440</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="11" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C397" s="8" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="E397" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F397" s="15">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="11" t="s">
-        <v>1175</v>
+        <v>213</v>
       </c>
       <c r="C398" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D398" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="E398" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F398" s="15">
-        <v>245</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="11" t="s">
         <v>1178</v>
       </c>
       <c r="C399" s="8" t="s">
         <v>1179</v>
       </c>
       <c r="D399" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="E399" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F399" s="15">
-        <v>260</v>
+        <v>525</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="11" t="s">
         <v>1181</v>
       </c>
       <c r="C400" s="8" t="s">
         <v>1182</v>
       </c>
       <c r="D400" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="E400" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F400" s="15">
-        <v>300</v>
+        <v>44</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="11" t="s">
-        <v>554</v>
+        <v>1184</v>
       </c>
       <c r="C401" s="8" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="E401" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F401" s="15">
-        <v>170</v>
+        <v>80</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="11" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C402" s="8" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="D402" s="7" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E402" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F402" s="15">
-        <v>275</v>
+        <v>165</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="11" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="C403" s="8" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="D403" s="7" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="E403" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F403" s="15">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>399</v>
       </c>
       <c r="B404" s="11" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C404" s="8" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D404" s="7" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="E404" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F404" s="15">
-        <v>190</v>
+        <v>95</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="11" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="C405" s="8" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D405" s="7" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="E405" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F405" s="15">
-        <v>250</v>
+        <v>585</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="11" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="C406" s="8" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="D406" s="7" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="E406" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F406" s="15">
-        <v>255</v>
+        <v>2</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>402</v>
       </c>
       <c r="B407" s="11" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="C407" s="8" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D407" s="7" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="E407" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F407" s="15">
-        <v>280</v>
+        <v>165</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>403</v>
       </c>
       <c r="B408" s="11" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="C408" s="8" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D408" s="7" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="E408" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F408" s="15">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>404</v>
       </c>
       <c r="B409" s="11" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="C409" s="8" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="D409" s="7" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="E409" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F409" s="15">
-        <v>115</v>
+        <v>445</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>405</v>
       </c>
       <c r="B410" s="11" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C410" s="8" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="D410" s="7" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="E410" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F410" s="15">
-        <v>660</v>
+        <v>230</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="11" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="C411" s="8" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="D411" s="7" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="E411" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F411" s="15">
-        <v>670</v>
+        <v>132</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="11" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C412" s="8" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D412" s="7" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="E412" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F412" s="15">
-        <v>175</v>
+        <v>210</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>408</v>
       </c>
       <c r="B413" s="11" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="C413" s="8" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="D413" s="7" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="E413" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F413" s="15">
-        <v>145</v>
+        <v>225</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
         <v>409</v>
       </c>
       <c r="B414" s="11" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="C414" s="8" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D414" s="7" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="E414" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F414" s="15">
-        <v>185</v>
+        <v>235</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
         <v>410</v>
       </c>
       <c r="B415" s="11" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C415" s="8" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="D415" s="7" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="E415" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F415" s="15">
-        <v>145</v>
+        <v>404</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
         <v>411</v>
       </c>
       <c r="B416" s="11" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C416" s="8" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D416" s="7" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="E416" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F416" s="15">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>412</v>
       </c>
       <c r="B417" s="11" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="C417" s="8" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="D417" s="7" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="E417" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F417" s="15">
-        <v>285</v>
+        <v>79</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="11" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C418" s="8" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D418" s="7" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="E418" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F418" s="15">
-        <v>320</v>
+        <v>145</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="11" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C419" s="8" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="D419" s="7" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E419" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F419" s="15">
-        <v>525</v>
+        <v>380</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="11" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C420" s="8" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="E420" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F420" s="15">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="11" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="C421" s="8" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="E421" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F421" s="15">
-        <v>210</v>
+        <v>545</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="11" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="C422" s="8" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="D422" s="7" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="E422" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F422" s="15">
-        <v>84</v>
+        <v>116</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>418</v>
       </c>
       <c r="B423" s="11" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="C423" s="8" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="D423" s="7" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="E423" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F423" s="15">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>419</v>
       </c>
       <c r="B424" s="11" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="C424" s="8" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="E424" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F424" s="15">
-        <v>240</v>
+        <v>129</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
         <v>420</v>
       </c>
       <c r="B425" s="11" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="C425" s="8" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="D425" s="7" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="E425" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F425" s="15">
-        <v>170</v>
+        <v>128</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
         <v>421</v>
       </c>
       <c r="B426" s="11" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="C426" s="8" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="D426" s="7" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="E426" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F426" s="15">
-        <v>880</v>
+        <v>70</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>422</v>
       </c>
       <c r="B427" s="11" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C427" s="8" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D427" s="7" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="E427" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F427" s="15">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>423</v>
       </c>
       <c r="B428" s="11" t="s">
-        <v>1264</v>
+        <v>533</v>
       </c>
       <c r="C428" s="8" t="s">
         <v>1265</v>
       </c>
       <c r="D428" s="7" t="s">
         <v>1266</v>
       </c>
       <c r="E428" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F428" s="15">
-        <v>170</v>
+        <v>245</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>424</v>
       </c>
       <c r="B429" s="11" t="s">
         <v>1267</v>
       </c>
       <c r="C429" s="8" t="s">
         <v>1268</v>
       </c>
       <c r="D429" s="7" t="s">
         <v>1269</v>
       </c>
       <c r="E429" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F429" s="15">
-        <v>228</v>
+        <v>440</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>425</v>
       </c>
       <c r="B430" s="11" t="s">
         <v>1270</v>
       </c>
       <c r="C430" s="8" t="s">
         <v>1271</v>
       </c>
       <c r="D430" s="7" t="s">
         <v>1272</v>
       </c>
       <c r="E430" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F430" s="15">
-        <v>185</v>
+        <v>800</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="11" t="s">
         <v>1273</v>
       </c>
       <c r="C431" s="8" t="s">
         <v>1274</v>
       </c>
       <c r="D431" s="7" t="s">
         <v>1275</v>
       </c>
       <c r="E431" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F431" s="15">
-        <v>450</v>
+        <v>155</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>427</v>
       </c>
       <c r="B432" s="11" t="s">
         <v>1276</v>
       </c>
       <c r="C432" s="8" t="s">
         <v>1277</v>
       </c>
       <c r="D432" s="7" t="s">
         <v>1278</v>
       </c>
       <c r="E432" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F432" s="15">
-        <v>2</v>
+        <v>150</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
         <v>428</v>
       </c>
       <c r="B433" s="11" t="s">
         <v>1279</v>
       </c>
       <c r="C433" s="8" t="s">
         <v>1280</v>
       </c>
       <c r="D433" s="7" t="s">
         <v>1281</v>
       </c>
       <c r="E433" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F433" s="15">
-        <v>115</v>
+        <v>340</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="11" t="s">
         <v>1282</v>
       </c>
       <c r="C434" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="D434" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="E434" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F434" s="15">
-        <v>212</v>
+        <v>525</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>430</v>
       </c>
       <c r="B435" s="11" t="s">
+        <v>692</v>
+      </c>
+      <c r="C435" s="8" t="s">
         <v>1285</v>
       </c>
-      <c r="C435" s="8" t="s">
+      <c r="D435" s="7" t="s">
         <v>1286</v>
       </c>
-      <c r="D435" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E435" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F435" s="15">
-        <v>112</v>
+        <v>170</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>431</v>
       </c>
       <c r="B436" s="11" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C436" s="8" t="s">
         <v>1288</v>
       </c>
-      <c r="C436" s="8" t="s">
+      <c r="D436" s="7" t="s">
         <v>1289</v>
       </c>
-      <c r="D436" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E436" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F436" s="15">
-        <v>79</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>432</v>
       </c>
       <c r="B437" s="11" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C437" s="8" t="s">
         <v>1291</v>
       </c>
-      <c r="C437" s="8" t="s">
+      <c r="D437" s="7" t="s">
         <v>1292</v>
       </c>
-      <c r="D437" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E437" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F437" s="15">
-        <v>85</v>
+        <v>187</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>433</v>
       </c>
       <c r="B438" s="11" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C438" s="8" t="s">
         <v>1294</v>
       </c>
-      <c r="C438" s="8" t="s">
+      <c r="D438" s="7" t="s">
         <v>1295</v>
       </c>
-      <c r="D438" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E438" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F438" s="15">
-        <v>165</v>
+        <v>495</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>434</v>
       </c>
       <c r="B439" s="11" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C439" s="8" t="s">
         <v>1297</v>
       </c>
-      <c r="C439" s="8" t="s">
+      <c r="D439" s="7" t="s">
         <v>1298</v>
       </c>
-      <c r="D439" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E439" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F439" s="15">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>435</v>
       </c>
       <c r="B440" s="11" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C440" s="8" t="s">
         <v>1300</v>
       </c>
-      <c r="C440" s="8" t="s">
+      <c r="D440" s="7" t="s">
         <v>1301</v>
       </c>
-      <c r="D440" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E440" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F440" s="15">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>436</v>
       </c>
       <c r="B441" s="11" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C441" s="8" t="s">
         <v>1303</v>
       </c>
-      <c r="C441" s="8" t="s">
+      <c r="D441" s="7" t="s">
         <v>1304</v>
       </c>
-      <c r="D441" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E441" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F441" s="15">
-        <v>100</v>
+        <v>290</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>437</v>
       </c>
       <c r="B442" s="11" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C442" s="8" t="s">
         <v>1306</v>
       </c>
-      <c r="C442" s="8" t="s">
+      <c r="D442" s="7" t="s">
         <v>1307</v>
       </c>
-      <c r="D442" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E442" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F442" s="15">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
         <v>438</v>
       </c>
       <c r="B443" s="11" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C443" s="8" t="s">
         <v>1309</v>
       </c>
-      <c r="C443" s="8" t="s">
+      <c r="D443" s="7" t="s">
         <v>1310</v>
       </c>
-      <c r="D443" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E443" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F443" s="15">
-        <v>210</v>
+        <v>132</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
         <v>439</v>
       </c>
       <c r="B444" s="11" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C444" s="8" t="s">
         <v>1312</v>
       </c>
-      <c r="C444" s="8" t="s">
+      <c r="D444" s="7" t="s">
         <v>1313</v>
       </c>
-      <c r="D444" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E444" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F444" s="15">
-        <v>450</v>
+        <v>165</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
         <v>440</v>
       </c>
       <c r="B445" s="11" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C445" s="8" t="s">
         <v>1315</v>
       </c>
-      <c r="C445" s="8" t="s">
+      <c r="D445" s="7" t="s">
         <v>1316</v>
       </c>
-      <c r="D445" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E445" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F445" s="15">
-        <v>450</v>
+        <v>160</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>441</v>
       </c>
       <c r="B446" s="11" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C446" s="8" t="s">
         <v>1318</v>
       </c>
-      <c r="C446" s="8" t="s">
+      <c r="D446" s="7" t="s">
         <v>1319</v>
       </c>
-      <c r="D446" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E446" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F446" s="15">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>442</v>
       </c>
       <c r="B447" s="11" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C447" s="8" t="s">
         <v>1321</v>
       </c>
-      <c r="C447" s="8" t="s">
+      <c r="D447" s="7" t="s">
         <v>1322</v>
       </c>
-      <c r="D447" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E447" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F447" s="15">
-        <v>475</v>
+        <v>300</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>443</v>
       </c>
       <c r="B448" s="11" t="s">
+        <v>611</v>
+      </c>
+      <c r="C448" s="8" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D448" s="7" t="s">
         <v>1324</v>
       </c>
-      <c r="C448" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E448" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F448" s="15">
-        <v>155</v>
+        <v>170</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>444</v>
       </c>
       <c r="B449" s="11" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C449" s="8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D449" s="7" t="s">
         <v>1327</v>
       </c>
-      <c r="C449" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E449" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F449" s="15">
-        <v>615</v>
+        <v>105</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>445</v>
       </c>
       <c r="B450" s="11" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C450" s="8" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D450" s="7" t="s">
         <v>1330</v>
       </c>
-      <c r="C450" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E450" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F450" s="15">
-        <v>65</v>
+        <v>245</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
         <v>446</v>
       </c>
       <c r="B451" s="11" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C451" s="8" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D451" s="7" t="s">
         <v>1333</v>
       </c>
-      <c r="C451" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E451" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F451" s="15">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
         <v>447</v>
       </c>
       <c r="B452" s="11" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C452" s="8" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D452" s="7" t="s">
         <v>1336</v>
       </c>
-      <c r="C452" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E452" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F452" s="15">
-        <v>120</v>
+        <v>275</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
         <v>448</v>
       </c>
       <c r="B453" s="11" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C453" s="8" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D453" s="7" t="s">
         <v>1339</v>
       </c>
-      <c r="C453" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E453" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F453" s="15">
-        <v>580</v>
+        <v>560</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
         <v>449</v>
       </c>
       <c r="B454" s="11" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C454" s="8" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D454" s="7" t="s">
         <v>1342</v>
       </c>
-      <c r="C454" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E454" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F454" s="15">
-        <v>165</v>
+        <v>280</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
         <v>450</v>
       </c>
       <c r="B455" s="11" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C455" s="8" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D455" s="7" t="s">
         <v>1345</v>
       </c>
-      <c r="C455" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E455" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F455" s="15">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
         <v>451</v>
       </c>
       <c r="B456" s="11" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C456" s="8" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D456" s="7" t="s">
         <v>1348</v>
       </c>
-      <c r="C456" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E456" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F456" s="15">
-        <v>145</v>
+        <v>255</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
         <v>452</v>
       </c>
       <c r="B457" s="11" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C457" s="8" t="s">
         <v>1350</v>
       </c>
-      <c r="C457" s="8" t="s">
+      <c r="D457" s="7" t="s">
         <v>1351</v>
       </c>
-      <c r="D457" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E457" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F457" s="15">
-        <v>320</v>
+        <v>130</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
         <v>453</v>
       </c>
       <c r="B458" s="11" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C458" s="8" t="s">
         <v>1353</v>
       </c>
-      <c r="C458" s="8" t="s">
+      <c r="D458" s="7" t="s">
         <v>1354</v>
       </c>
-      <c r="D458" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E458" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F458" s="15">
-        <v>920</v>
+        <v>660</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
         <v>454</v>
       </c>
       <c r="B459" s="11" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C459" s="8" t="s">
         <v>1356</v>
       </c>
-      <c r="C459" s="8" t="s">
+      <c r="D459" s="7" t="s">
         <v>1357</v>
       </c>
-      <c r="D459" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E459" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F459" s="15">
-        <v>185</v>
+        <v>285</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
         <v>455</v>
       </c>
       <c r="B460" s="11" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C460" s="8" t="s">
         <v>1359</v>
       </c>
-      <c r="C460" s="8" t="s">
+      <c r="D460" s="7" t="s">
         <v>1360</v>
       </c>
-      <c r="D460" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E460" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F460" s="15">
-        <v>132</v>
+        <v>145</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
         <v>456</v>
       </c>
       <c r="B461" s="11" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C461" s="8" t="s">
         <v>1362</v>
       </c>
-      <c r="C461" s="8" t="s">
+      <c r="D461" s="7" t="s">
         <v>1363</v>
       </c>
-      <c r="D461" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E461" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F461" s="15">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
         <v>457</v>
       </c>
       <c r="B462" s="11" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C462" s="8" t="s">
         <v>1365</v>
       </c>
-      <c r="C462" s="8" t="s">
+      <c r="D462" s="7" t="s">
         <v>1366</v>
       </c>
-      <c r="D462" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E462" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F462" s="15">
-        <v>300</v>
+        <v>185</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
         <v>458</v>
       </c>
       <c r="B463" s="11" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C463" s="8" t="s">
         <v>1368</v>
       </c>
-      <c r="C463" s="8" t="s">
+      <c r="D463" s="7" t="s">
         <v>1369</v>
       </c>
-      <c r="D463" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E463" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F463" s="15">
-        <v>110</v>
+        <v>190</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
         <v>459</v>
       </c>
       <c r="B464" s="11" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C464" s="8" t="s">
         <v>1371</v>
       </c>
-      <c r="C464" s="8" t="s">
+      <c r="D464" s="7" t="s">
         <v>1372</v>
       </c>
-      <c r="D464" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E464" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F464" s="15">
-        <v>79</v>
+        <v>285</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
         <v>460</v>
       </c>
       <c r="B465" s="11" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C465" s="8" t="s">
         <v>1374</v>
       </c>
-      <c r="C465" s="8" t="s">
+      <c r="D465" s="7" t="s">
         <v>1375</v>
       </c>
-      <c r="D465" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E465" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F465" s="15">
-        <v>70</v>
+        <v>320</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
         <v>461</v>
       </c>
       <c r="B466" s="11" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C466" s="8" t="s">
         <v>1377</v>
       </c>
-      <c r="C466" s="8" t="s">
+      <c r="D466" s="7" t="s">
         <v>1378</v>
       </c>
-      <c r="D466" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E466" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F466" s="15">
-        <v>170</v>
+        <v>525</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>462</v>
       </c>
       <c r="B467" s="11" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C467" s="8" t="s">
         <v>1380</v>
       </c>
-      <c r="C467" s="8" t="s">
+      <c r="D467" s="7" t="s">
         <v>1381</v>
       </c>
-      <c r="D467" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E467" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F467" s="15">
-        <v>280</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
         <v>463</v>
       </c>
       <c r="B468" s="11" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C468" s="8" t="s">
         <v>1383</v>
       </c>
-      <c r="C468" s="8" t="s">
+      <c r="D468" s="7" t="s">
         <v>1384</v>
       </c>
-      <c r="D468" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E468" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F468" s="15">
-        <v>90</v>
+        <v>295</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
         <v>464</v>
       </c>
       <c r="B469" s="11" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C469" s="8" t="s">
         <v>1386</v>
       </c>
-      <c r="C469" s="8" t="s">
+      <c r="D469" s="7" t="s">
         <v>1387</v>
       </c>
-      <c r="D469" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E469" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F469" s="15">
-        <v>340</v>
+        <v>188</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
         <v>465</v>
       </c>
       <c r="B470" s="11" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C470" s="8" t="s">
         <v>1389</v>
       </c>
-      <c r="C470" s="8" t="s">
+      <c r="D470" s="7" t="s">
         <v>1390</v>
       </c>
-      <c r="D470" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E470" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F470" s="15">
-        <v>105</v>
+        <v>210</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4">
         <v>466</v>
       </c>
       <c r="B471" s="11" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C471" s="8" t="s">
         <v>1392</v>
       </c>
-      <c r="C471" s="8" t="s">
+      <c r="D471" s="7" t="s">
         <v>1393</v>
       </c>
-      <c r="D471" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E471" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F471" s="15">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
         <v>467</v>
       </c>
       <c r="B472" s="11" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C472" s="8" t="s">
         <v>1395</v>
       </c>
-      <c r="C472" s="8" t="s">
+      <c r="D472" s="7" t="s">
         <v>1396</v>
       </c>
-      <c r="D472" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E472" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F472" s="15">
-        <v>2150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
         <v>468</v>
       </c>
       <c r="B473" s="11" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C473" s="8" t="s">
         <v>1398</v>
       </c>
-      <c r="C473" s="8" t="s">
+      <c r="D473" s="7" t="s">
         <v>1399</v>
       </c>
-      <c r="D473" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E473" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F473" s="15">
-        <v>495</v>
+        <v>240</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
         <v>469</v>
       </c>
       <c r="B474" s="11" t="s">
-        <v>554</v>
+        <v>1400</v>
       </c>
       <c r="C474" s="8" t="s">
         <v>1401</v>
       </c>
       <c r="D474" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="E474" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F474" s="15">
         <v>170</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
         <v>470</v>
       </c>
       <c r="B475" s="11" t="s">
         <v>1403</v>
       </c>
       <c r="C475" s="8" t="s">
         <v>1404</v>
       </c>
       <c r="D475" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="E475" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F475" s="15">
-        <v>212</v>
+        <v>880</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
         <v>471</v>
       </c>
       <c r="B476" s="11" t="s">
         <v>1406</v>
       </c>
       <c r="C476" s="8" t="s">
         <v>1407</v>
       </c>
       <c r="D476" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="E476" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F476" s="15">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
         <v>472</v>
       </c>
       <c r="B477" s="11" t="s">
         <v>1409</v>
       </c>
       <c r="C477" s="8" t="s">
         <v>1410</v>
       </c>
       <c r="D477" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="E477" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F477" s="15">
-        <v>165</v>
+        <v>228</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
         <v>473</v>
       </c>
       <c r="B478" s="11" t="s">
         <v>1412</v>
       </c>
       <c r="C478" s="8" t="s">
         <v>1413</v>
       </c>
       <c r="D478" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="E478" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F478" s="15">
-        <v>205</v>
+        <v>135</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
         <v>474</v>
       </c>
       <c r="B479" s="11" t="s">
         <v>1415</v>
       </c>
       <c r="C479" s="8" t="s">
         <v>1416</v>
       </c>
       <c r="D479" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="E479" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F479" s="15">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
         <v>475</v>
       </c>
       <c r="B480" s="11" t="s">
         <v>1418</v>
       </c>
       <c r="C480" s="8" t="s">
         <v>1419</v>
       </c>
       <c r="D480" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="E480" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F480" s="15">
-        <v>250</v>
+        <v>185</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
         <v>476</v>
       </c>
       <c r="B481" s="11" t="s">
         <v>1421</v>
       </c>
       <c r="C481" s="8" t="s">
         <v>1422</v>
       </c>
       <c r="D481" s="7" t="s">
         <v>1423</v>
       </c>
       <c r="E481" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F481" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
         <v>477</v>
       </c>
       <c r="B482" s="11" t="s">
         <v>1424</v>
       </c>
       <c r="C482" s="8" t="s">
         <v>1425</v>
       </c>
       <c r="D482" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="E482" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F482" s="15">
-        <v>155</v>
+        <v>295</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>478</v>
       </c>
       <c r="B483" s="11" t="s">
         <v>1427</v>
       </c>
       <c r="C483" s="8" t="s">
         <v>1428</v>
       </c>
       <c r="D483" s="7" t="s">
         <v>1429</v>
       </c>
       <c r="E483" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F483" s="15">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
         <v>479</v>
       </c>
       <c r="B484" s="11" t="s">
         <v>1430</v>
       </c>
       <c r="C484" s="8" t="s">
         <v>1431</v>
       </c>
       <c r="D484" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="E484" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F484" s="15">
-        <v>190</v>
+        <v>112</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
         <v>480</v>
       </c>
       <c r="B485" s="11" t="s">
         <v>1433</v>
       </c>
       <c r="C485" s="8" t="s">
         <v>1434</v>
       </c>
       <c r="D485" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="E485" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F485" s="15">
-        <v>155</v>
+        <v>212</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
         <v>481</v>
       </c>
       <c r="B486" s="11" t="s">
         <v>1436</v>
       </c>
       <c r="C486" s="8" t="s">
         <v>1437</v>
       </c>
       <c r="D486" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="E486" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F486" s="15">
-        <v>70</v>
+        <v>79</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
         <v>482</v>
       </c>
       <c r="B487" s="11" t="s">
         <v>1439</v>
       </c>
       <c r="C487" s="8" t="s">
         <v>1440</v>
       </c>
       <c r="D487" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="E487" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F487" s="15">
-        <v>550</v>
+        <v>180</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
         <v>483</v>
       </c>
       <c r="B488" s="11" t="s">
         <v>1442</v>
       </c>
       <c r="C488" s="8" t="s">
         <v>1443</v>
       </c>
       <c r="D488" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="E488" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F488" s="15">
-        <v>175</v>
+        <v>165</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
         <v>484</v>
       </c>
       <c r="B489" s="11" t="s">
         <v>1445</v>
       </c>
       <c r="C489" s="8" t="s">
         <v>1446</v>
       </c>
       <c r="D489" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="E489" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F489" s="15">
-        <v>135</v>
+        <v>185</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4">
         <v>485</v>
       </c>
       <c r="B490" s="11" t="s">
         <v>1448</v>
       </c>
       <c r="C490" s="8" t="s">
         <v>1449</v>
       </c>
       <c r="D490" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="E490" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F490" s="15">
-        <v>700</v>
+        <v>100</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4">
         <v>486</v>
       </c>
       <c r="B491" s="11" t="s">
         <v>1451</v>
       </c>
       <c r="C491" s="8" t="s">
         <v>1452</v>
       </c>
       <c r="D491" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="E491" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F491" s="15">
-        <v>634</v>
+        <v>440</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
         <v>487</v>
       </c>
       <c r="B492" s="11" t="s">
         <v>1454</v>
       </c>
       <c r="C492" s="8" t="s">
         <v>1455</v>
       </c>
       <c r="D492" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="E492" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F492" s="15">
-        <v>110</v>
+        <v>210</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
         <v>488</v>
       </c>
       <c r="B493" s="11" t="s">
         <v>1457</v>
       </c>
       <c r="C493" s="8" t="s">
         <v>1458</v>
       </c>
       <c r="D493" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="E493" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F493" s="15">
-        <v>90</v>
+        <v>450</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
         <v>489</v>
       </c>
       <c r="B494" s="11" t="s">
         <v>1460</v>
       </c>
       <c r="C494" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="D494" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="E494" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F494" s="15">
-        <v>235</v>
+        <v>450</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
         <v>490</v>
       </c>
       <c r="B495" s="11" t="s">
         <v>1463</v>
       </c>
       <c r="C495" s="8" t="s">
         <v>1464</v>
       </c>
       <c r="D495" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="E495" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F495" s="15">
-        <v>1700</v>
+        <v>155</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
         <v>491</v>
       </c>
       <c r="B496" s="11" t="s">
-        <v>554</v>
+        <v>1466</v>
       </c>
       <c r="C496" s="8" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="D496" s="7" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="E496" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F496" s="15">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
         <v>492</v>
       </c>
       <c r="B497" s="11" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="C497" s="8" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="D497" s="7" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="E497" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F497" s="15">
-        <v>212</v>
+        <v>475</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>493</v>
       </c>
       <c r="B498" s="11" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="C498" s="8" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D498" s="7" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="E498" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F498" s="15">
-        <v>79</v>
+        <v>615</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>494</v>
       </c>
       <c r="B499" s="11" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C499" s="8" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="D499" s="7" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="E499" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F499" s="15">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
         <v>495</v>
       </c>
       <c r="B500" s="11" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="C500" s="8" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="D500" s="7" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="E500" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F500" s="15">
-        <v>165</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
         <v>496</v>
       </c>
       <c r="B501" s="11" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C501" s="8" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="D501" s="7" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="E501" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F501" s="15">
-        <v>265</v>
+        <v>70</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
         <v>497</v>
       </c>
       <c r="B502" s="11" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="C502" s="8" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D502" s="7" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="E502" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F502" s="15">
-        <v>205</v>
+        <v>285</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
         <v>498</v>
       </c>
       <c r="B503" s="11" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C503" s="8" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="D503" s="7" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="E503" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F503" s="15">
-        <v>165</v>
+        <v>610</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
         <v>499</v>
       </c>
       <c r="B504" s="11" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C504" s="8" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="D504" s="7" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="E504" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F504" s="15">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>500</v>
       </c>
       <c r="B505" s="11" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="C505" s="8" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="E505" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F505" s="15">
-        <v>175</v>
+        <v>165</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
         <v>501</v>
       </c>
       <c r="B506" s="11" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C506" s="8" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="D506" s="7" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="E506" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F506" s="15">
-        <v>190</v>
+        <v>84</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>502</v>
       </c>
       <c r="B507" s="11" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="C507" s="8" t="s">
-        <v>1499</v>
+        <v>1045</v>
       </c>
       <c r="D507" s="7" t="s">
         <v>1500</v>
       </c>
       <c r="E507" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F507" s="15">
-        <v>155</v>
+        <v>145</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>503</v>
       </c>
       <c r="B508" s="11" t="s">
         <v>1501</v>
       </c>
       <c r="C508" s="8" t="s">
         <v>1502</v>
       </c>
       <c r="D508" s="7" t="s">
         <v>1503</v>
       </c>
       <c r="E508" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F508" s="15">
-        <v>135</v>
+        <v>320</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>504</v>
       </c>
       <c r="B509" s="11" t="s">
-        <v>1074</v>
+        <v>1504</v>
       </c>
       <c r="C509" s="8" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="D509" s="7" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="E509" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F509" s="15">
-        <v>79</v>
+        <v>132</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>505</v>
       </c>
       <c r="B510" s="11" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C510" s="8" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="D510" s="7" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="E510" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F510" s="15">
-        <v>79</v>
+        <v>920</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>506</v>
       </c>
       <c r="B511" s="11" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C511" s="8" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="D511" s="7" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="E511" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F511" s="15">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>507</v>
       </c>
       <c r="B512" s="11" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="C512" s="8" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="D512" s="7" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="E512" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F512" s="15">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>508</v>
       </c>
       <c r="B513" s="11" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="C513" s="8" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="D513" s="7" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="E513" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F513" s="15">
-        <v>70</v>
+        <v>185</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>509</v>
       </c>
       <c r="B514" s="11" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="C514" s="8" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="D514" s="7" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="E514" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F514" s="15">
-        <v>1950</v>
+        <v>110</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
         <v>510</v>
       </c>
       <c r="B515" s="11" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C515" s="8" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="D515" s="7" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="E515" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F515" s="15">
-        <v>1050</v>
+        <v>79</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
         <v>511</v>
       </c>
       <c r="B516" s="11" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C516" s="8" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="D516" s="7" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="E516" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F516" s="15">
-        <v>205</v>
+        <v>340</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
         <v>512</v>
       </c>
       <c r="B517" s="11" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="C517" s="8" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="D517" s="7" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="E517" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F517" s="15">
-        <v>260</v>
+        <v>70</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
         <v>513</v>
       </c>
       <c r="B518" s="11" t="s">
-        <v>1276</v>
+        <v>1531</v>
       </c>
       <c r="C518" s="8" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="D518" s="7" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="E518" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F518" s="15">
-        <v>79</v>
+        <v>185</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
         <v>514</v>
       </c>
       <c r="B519" s="11" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="C519" s="8" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="D519" s="7" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="E519" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F519" s="15">
-        <v>435</v>
+        <v>280</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
         <v>515</v>
       </c>
       <c r="B520" s="11" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="C520" s="8" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="D520" s="7" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="E520" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F520" s="15">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>516</v>
       </c>
       <c r="B521" s="11" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="C521" s="8" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="D521" s="7" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="E521" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F521" s="15">
-        <v>968</v>
+        <v>105</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>517</v>
       </c>
       <c r="B522" s="11" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="C522" s="8" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="D522" s="7" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="E522" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F522" s="15">
-        <v>85</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>518</v>
       </c>
       <c r="B523" s="11" t="s">
-        <v>1421</v>
+        <v>1546</v>
       </c>
       <c r="C523" s="8" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="D523" s="7" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="E523" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F523" s="15">
-        <v>79</v>
+        <v>89</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>519</v>
       </c>
       <c r="B524" s="11" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="C524" s="8" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="D524" s="7" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="E524" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F524" s="15">
-        <v>1087</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>520</v>
       </c>
       <c r="B525" s="11" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="C525" s="8" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="D525" s="7" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="E525" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F525" s="15">
-        <v>1150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>521</v>
       </c>
       <c r="B526" s="11" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="C526" s="8" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="D526" s="7" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="E526" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F526" s="15">
-        <v>350</v>
+        <v>495</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>522</v>
       </c>
       <c r="B527" s="11" t="s">
-        <v>1555</v>
+        <v>611</v>
       </c>
       <c r="C527" s="8" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="E527" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F527" s="15">
-        <v>205</v>
+        <v>170</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>523</v>
       </c>
       <c r="B528" s="11" t="s">
-        <v>105</v>
+        <v>1560</v>
       </c>
       <c r="C528" s="8" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="D528" s="7" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="E528" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F528" s="15">
-        <v>120</v>
+        <v>212</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>524</v>
       </c>
       <c r="B529" s="11" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="C529" s="8" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="D529" s="7" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="E529" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F529" s="15">
-        <v>85</v>
+        <v>140</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>525</v>
       </c>
       <c r="B530" s="11" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="C530" s="8" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="E530" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F530" s="15">
-        <v>85</v>
+        <v>180</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>526</v>
       </c>
       <c r="B531" s="11" t="s">
-        <v>1125</v>
+        <v>1569</v>
       </c>
       <c r="C531" s="8" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="D531" s="7" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
       <c r="E531" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F531" s="15">
-        <v>120</v>
+        <v>165</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>527</v>
       </c>
       <c r="B532" s="11" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="C532" s="8" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="D532" s="7" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="E532" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F532" s="15">
-        <v>89</v>
+        <v>205</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>528</v>
       </c>
       <c r="B533" s="11" t="s">
-        <v>1333</v>
+        <v>1575</v>
       </c>
       <c r="C533" s="8" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="E533" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F533" s="15">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>529</v>
       </c>
       <c r="B534" s="11" t="s">
-        <v>1074</v>
+        <v>1578</v>
       </c>
       <c r="C534" s="8" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="D534" s="7" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="E534" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F534" s="15">
-        <v>129</v>
+        <v>2</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>530</v>
       </c>
       <c r="B535" s="11" t="s">
-        <v>1276</v>
+        <v>1581</v>
       </c>
       <c r="C535" s="8" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
       <c r="D535" s="7" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="E535" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F535" s="15">
-        <v>129</v>
+        <v>155</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
         <v>531</v>
       </c>
       <c r="B536" s="11" t="s">
-        <v>1374</v>
+        <v>1584</v>
       </c>
       <c r="C536" s="8" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
       <c r="D536" s="7" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="E536" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F536" s="15">
-        <v>120</v>
+        <v>225</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>532</v>
       </c>
       <c r="B537" s="11" t="s">
-        <v>1421</v>
+        <v>1587</v>
       </c>
       <c r="C537" s="8" t="s">
-        <v>1579</v>
+        <v>1588</v>
       </c>
       <c r="D537" s="7" t="s">
-        <v>1580</v>
+        <v>1589</v>
       </c>
       <c r="E537" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F537" s="15">
-        <v>129</v>
+        <v>190</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>533</v>
       </c>
       <c r="B538" s="11" t="s">
-        <v>1436</v>
+        <v>1590</v>
       </c>
       <c r="C538" s="8" t="s">
-        <v>1581</v>
+        <v>1591</v>
       </c>
       <c r="D538" s="7" t="s">
-        <v>1582</v>
+        <v>1592</v>
       </c>
       <c r="E538" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F538" s="15">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>534</v>
       </c>
       <c r="B539" s="11" t="s">
-        <v>1515</v>
+        <v>1593</v>
       </c>
       <c r="C539" s="8" t="s">
-        <v>1583</v>
+        <v>1594</v>
       </c>
       <c r="D539" s="7" t="s">
-        <v>1584</v>
+        <v>1595</v>
       </c>
       <c r="E539" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F539" s="15">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
         <v>535</v>
       </c>
       <c r="B540" s="11" t="s">
-        <v>1535</v>
+        <v>1596</v>
       </c>
       <c r="C540" s="8" t="s">
-        <v>1585</v>
+        <v>1597</v>
       </c>
       <c r="D540" s="7" t="s">
-        <v>1586</v>
+        <v>1598</v>
       </c>
       <c r="E540" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F540" s="15">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
         <v>536</v>
       </c>
       <c r="B541" s="11" t="s">
-        <v>105</v>
+        <v>1599</v>
       </c>
       <c r="C541" s="8" t="s">
-        <v>1587</v>
+        <v>1600</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>1588</v>
+        <v>1601</v>
       </c>
       <c r="E541" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F541" s="15">
-        <v>185</v>
+        <v>135</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>537</v>
       </c>
       <c r="B542" s="11" t="s">
-        <v>1125</v>
+        <v>1602</v>
       </c>
       <c r="C542" s="8" t="s">
-        <v>1589</v>
+        <v>1603</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>1590</v>
+        <v>1604</v>
       </c>
       <c r="E542" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F542" s="15">
-        <v>185</v>
+        <v>550</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>538</v>
       </c>
       <c r="B543" s="11" t="s">
-        <v>1333</v>
+        <v>1605</v>
       </c>
       <c r="C543" s="8" t="s">
-        <v>1591</v>
+        <v>1606</v>
       </c>
       <c r="D543" s="7" t="s">
-        <v>1592</v>
+        <v>1607</v>
       </c>
       <c r="E543" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F543" s="15">
-        <v>185</v>
+        <v>700</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
         <v>539</v>
       </c>
       <c r="B544" s="11" t="s">
-        <v>1374</v>
+        <v>1608</v>
       </c>
       <c r="C544" s="8" t="s">
-        <v>1593</v>
+        <v>1609</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>1594</v>
+        <v>1610</v>
       </c>
       <c r="E544" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F544" s="15">
-        <v>185</v>
+        <v>634</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
         <v>540</v>
       </c>
       <c r="B545" s="11" t="s">
-        <v>1436</v>
+        <v>1611</v>
       </c>
       <c r="C545" s="8" t="s">
-        <v>1595</v>
+        <v>1612</v>
       </c>
       <c r="D545" s="7" t="s">
-        <v>1596</v>
+        <v>1613</v>
       </c>
       <c r="E545" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F545" s="15">
-        <v>185</v>
+        <v>110</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
         <v>541</v>
       </c>
       <c r="B546" s="11" t="s">
-        <v>1515</v>
+        <v>1614</v>
       </c>
       <c r="C546" s="8" t="s">
-        <v>1597</v>
+        <v>1615</v>
       </c>
       <c r="D546" s="7" t="s">
-        <v>1598</v>
+        <v>1616</v>
       </c>
       <c r="E546" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F546" s="15">
-        <v>185</v>
+        <v>90</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
         <v>542</v>
       </c>
       <c r="B547" s="11" t="s">
-        <v>1535</v>
+        <v>1617</v>
       </c>
       <c r="C547" s="8" t="s">
-        <v>1599</v>
+        <v>1618</v>
       </c>
       <c r="D547" s="7" t="s">
-        <v>1600</v>
+        <v>1619</v>
       </c>
       <c r="E547" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F547" s="15">
-        <v>185</v>
+        <v>235</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
         <v>543</v>
       </c>
       <c r="B548" s="11" t="s">
-        <v>1601</v>
+        <v>1620</v>
       </c>
       <c r="C548" s="8" t="s">
-        <v>1602</v>
+        <v>1621</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>1603</v>
+        <v>1622</v>
       </c>
       <c r="E548" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F548" s="15">
-        <v>45</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
         <v>544</v>
       </c>
       <c r="B549" s="11" t="s">
-        <v>1604</v>
+        <v>611</v>
       </c>
       <c r="C549" s="8" t="s">
-        <v>1605</v>
+        <v>1623</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1606</v>
+        <v>1624</v>
       </c>
       <c r="E549" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F549" s="15">
-        <v>880</v>
+        <v>170</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
         <v>545</v>
       </c>
       <c r="B550" s="11" t="s">
-        <v>1607</v>
+        <v>1625</v>
       </c>
       <c r="C550" s="8" t="s">
-        <v>1608</v>
+        <v>1626</v>
       </c>
       <c r="D550" s="7" t="s">
-        <v>1609</v>
+        <v>1627</v>
       </c>
       <c r="E550" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F550" s="15">
-        <v>145</v>
+        <v>212</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
         <v>546</v>
       </c>
       <c r="B551" s="11" t="s">
-        <v>1610</v>
+        <v>1628</v>
       </c>
       <c r="C551" s="8" t="s">
-        <v>1611</v>
+        <v>1629</v>
       </c>
       <c r="D551" s="7" t="s">
-        <v>1612</v>
+        <v>1630</v>
       </c>
       <c r="E551" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F551" s="15">
-        <v>150</v>
+        <v>79</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
         <v>547</v>
       </c>
       <c r="B552" s="11" t="s">
-        <v>1613</v>
+        <v>1631</v>
       </c>
       <c r="C552" s="8" t="s">
-        <v>1614</v>
+        <v>1632</v>
       </c>
       <c r="D552" s="7" t="s">
-        <v>1615</v>
+        <v>1633</v>
       </c>
       <c r="E552" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F552" s="15">
-        <v>170</v>
+        <v>265</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4">
         <v>548</v>
       </c>
       <c r="B553" s="11" t="s">
-        <v>1616</v>
+        <v>1634</v>
       </c>
       <c r="C553" s="8" t="s">
-        <v>1617</v>
+        <v>1635</v>
       </c>
       <c r="D553" s="7" t="s">
-        <v>1618</v>
+        <v>1636</v>
       </c>
       <c r="E553" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F553" s="15">
-        <v>150</v>
+        <v>205</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
         <v>549</v>
       </c>
       <c r="B554" s="11" t="s">
-        <v>1619</v>
+        <v>1637</v>
       </c>
       <c r="C554" s="8" t="s">
-        <v>1620</v>
+        <v>1638</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>1621</v>
+        <v>1639</v>
       </c>
       <c r="E554" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F554" s="15">
-        <v>375</v>
+        <v>165</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
         <v>550</v>
       </c>
       <c r="B555" s="11" t="s">
-        <v>1622</v>
+        <v>1640</v>
       </c>
       <c r="C555" s="8" t="s">
-        <v>1623</v>
+        <v>1641</v>
       </c>
       <c r="D555" s="7" t="s">
-        <v>1624</v>
+        <v>1642</v>
       </c>
       <c r="E555" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F555" s="15">
-        <v>428</v>
+        <v>350</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
         <v>551</v>
       </c>
       <c r="B556" s="11" t="s">
-        <v>1625</v>
+        <v>1643</v>
       </c>
       <c r="C556" s="8" t="s">
-        <v>1626</v>
+        <v>1644</v>
       </c>
       <c r="D556" s="7" t="s">
-        <v>1627</v>
+        <v>1645</v>
       </c>
       <c r="E556" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F556" s="15">
-        <v>190</v>
+        <v>205</v>
       </c>
     </row>
     <row r="557" spans="1:6">
-      <c r="A557" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F557" s="15"/>
+      <c r="A557" s="4">
+        <v>552</v>
+      </c>
+      <c r="B557" s="11" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C557" s="8" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D557" s="7" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E557" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F557" s="15">
+        <v>165</v>
+      </c>
     </row>
     <row r="558" spans="1:6">
-      <c r="A558" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A558" s="4">
+        <v>553</v>
+      </c>
+      <c r="B558" s="11" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C558" s="8" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D558" s="7" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E558" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F558" s="15">
+        <v>175</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
-        <v>1</v>
+        <v>554</v>
       </c>
       <c r="B559" s="11" t="s">
-        <v>1629</v>
+        <v>1652</v>
       </c>
       <c r="C559" s="8" t="s">
-        <v>1630</v>
+        <v>1653</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1631</v>
+        <v>1654</v>
       </c>
       <c r="E559" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F559" s="15">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
-        <v>2</v>
+        <v>555</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>1632</v>
+        <v>1655</v>
       </c>
       <c r="C560" s="8" t="s">
-        <v>1633</v>
+        <v>1656</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1634</v>
+        <v>1657</v>
       </c>
       <c r="E560" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F560" s="15">
-        <v>145</v>
+        <v>155</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
-        <v>3</v>
+        <v>556</v>
       </c>
       <c r="B561" s="11" t="s">
-        <v>1635</v>
+        <v>1658</v>
       </c>
       <c r="C561" s="8" t="s">
-        <v>1636</v>
+        <v>1659</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1637</v>
+        <v>1660</v>
       </c>
       <c r="E561" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F561" s="15">
-        <v>270</v>
+        <v>135</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
-        <v>4</v>
+        <v>557</v>
       </c>
       <c r="B562" s="11" t="s">
-        <v>1638</v>
+        <v>1661</v>
       </c>
       <c r="C562" s="8" t="s">
-        <v>1639</v>
+        <v>1662</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1640</v>
+        <v>1663</v>
       </c>
       <c r="E562" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F562" s="15">
-        <v>285</v>
+        <v>790</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
-        <v>5</v>
+        <v>558</v>
       </c>
       <c r="B563" s="11" t="s">
-        <v>1641</v>
+        <v>1199</v>
       </c>
       <c r="C563" s="8" t="s">
-        <v>1642</v>
+        <v>1664</v>
       </c>
       <c r="D563" s="7" t="s">
-        <v>1643</v>
+        <v>1665</v>
       </c>
       <c r="E563" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F563" s="15">
-        <v>145</v>
+        <v>79</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
-        <v>6</v>
+        <v>559</v>
       </c>
       <c r="B564" s="11" t="s">
-        <v>1644</v>
+        <v>1666</v>
       </c>
       <c r="C564" s="8" t="s">
-        <v>1645</v>
+        <v>1667</v>
       </c>
       <c r="D564" s="7" t="s">
-        <v>1646</v>
+        <v>1668</v>
       </c>
       <c r="E564" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F564" s="15">
-        <v>295</v>
+        <v>79</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
-        <v>7</v>
+        <v>560</v>
       </c>
       <c r="B565" s="11" t="s">
-        <v>1647</v>
+        <v>1669</v>
       </c>
       <c r="C565" s="8" t="s">
-        <v>1648</v>
+        <v>1670</v>
       </c>
       <c r="D565" s="7" t="s">
-        <v>1649</v>
+        <v>1671</v>
       </c>
       <c r="E565" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F565" s="15">
-        <v>320</v>
+        <v>285</v>
       </c>
     </row>
     <row r="566" spans="1:6">
-      <c r="A566" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F566" s="15"/>
+      <c r="A566" s="4">
+        <v>561</v>
+      </c>
+      <c r="B566" s="11" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C566" s="8" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D566" s="7" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E566" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F566" s="15">
+        <v>110</v>
+      </c>
     </row>
     <row r="567" spans="1:6">
-      <c r="A567" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A567" s="4">
+        <v>562</v>
+      </c>
+      <c r="B567" s="11" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C567" s="8" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D567" s="7" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E567" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F567" s="15">
+        <v>70</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
-        <v>1</v>
+        <v>563</v>
       </c>
       <c r="B568" s="11" t="s">
-        <v>1651</v>
+        <v>1678</v>
       </c>
       <c r="C568" s="8" t="s">
-        <v>1652</v>
+        <v>1679</v>
       </c>
       <c r="D568" s="7" t="s">
-        <v>1653</v>
+        <v>1680</v>
       </c>
       <c r="E568" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F568" s="15">
-        <v>170</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4">
-        <v>2</v>
+        <v>564</v>
       </c>
       <c r="B569" s="11" t="s">
-        <v>1654</v>
+        <v>1681</v>
       </c>
       <c r="C569" s="8" t="s">
-        <v>1655</v>
+        <v>1682</v>
       </c>
       <c r="D569" s="7" t="s">
-        <v>1656</v>
+        <v>1683</v>
       </c>
       <c r="E569" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F569" s="15">
-        <v>175</v>
+        <v>205</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
-        <v>3</v>
+        <v>565</v>
       </c>
       <c r="B570" s="11" t="s">
-        <v>1657</v>
+        <v>1684</v>
       </c>
       <c r="C570" s="8" t="s">
-        <v>1658</v>
+        <v>1685</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>1659</v>
+        <v>1686</v>
       </c>
       <c r="E570" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F570" s="15">
-        <v>95</v>
+        <v>350</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
-        <v>4</v>
+        <v>566</v>
       </c>
       <c r="B571" s="11" t="s">
-        <v>1660</v>
+        <v>1687</v>
       </c>
       <c r="C571" s="8" t="s">
-        <v>1661</v>
+        <v>1688</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1662</v>
+        <v>1689</v>
       </c>
       <c r="E571" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F571" s="15">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
-        <v>5</v>
+        <v>567</v>
       </c>
       <c r="B572" s="11" t="s">
-        <v>1663</v>
+        <v>1421</v>
       </c>
       <c r="C572" s="8" t="s">
-        <v>1664</v>
+        <v>1690</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>1665</v>
+        <v>1691</v>
       </c>
       <c r="E572" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F572" s="15">
-        <v>160</v>
+        <v>79</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
-        <v>6</v>
+        <v>568</v>
       </c>
       <c r="B573" s="11" t="s">
-        <v>1666</v>
+        <v>1692</v>
       </c>
       <c r="C573" s="8" t="s">
-        <v>1667</v>
+        <v>1693</v>
       </c>
       <c r="D573" s="7" t="s">
-        <v>1668</v>
+        <v>1694</v>
       </c>
       <c r="E573" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F573" s="15">
-        <v>108</v>
+        <v>435</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
-        <v>7</v>
+        <v>569</v>
       </c>
       <c r="B574" s="11" t="s">
-        <v>1669</v>
+        <v>1695</v>
       </c>
       <c r="C574" s="8" t="s">
-        <v>1670</v>
+        <v>1696</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="E574" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F574" s="15">
-        <v>185</v>
+        <v>70</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
-        <v>8</v>
+        <v>570</v>
       </c>
       <c r="B575" s="11" t="s">
-        <v>1672</v>
+        <v>1698</v>
       </c>
       <c r="C575" s="8" t="s">
-        <v>1673</v>
+        <v>1699</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1674</v>
+        <v>1700</v>
       </c>
       <c r="E575" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F575" s="15">
-        <v>180</v>
+        <v>968</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
-        <v>9</v>
+        <v>571</v>
       </c>
       <c r="B576" s="11" t="s">
-        <v>1675</v>
+        <v>1701</v>
       </c>
       <c r="C576" s="8" t="s">
-        <v>1676</v>
+        <v>1702</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1677</v>
+        <v>1703</v>
       </c>
       <c r="E576" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F576" s="15">
-        <v>190</v>
+        <v>85</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
-        <v>10</v>
+        <v>572</v>
       </c>
       <c r="B577" s="11" t="s">
-        <v>1678</v>
+        <v>1578</v>
       </c>
       <c r="C577" s="8" t="s">
-        <v>1679</v>
+        <v>1704</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>1680</v>
+        <v>1705</v>
       </c>
       <c r="E577" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F577" s="15">
-        <v>225</v>
+        <v>79</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
-        <v>11</v>
+        <v>573</v>
       </c>
       <c r="B578" s="11" t="s">
-        <v>1681</v>
+        <v>1706</v>
       </c>
       <c r="C578" s="8" t="s">
-        <v>1682</v>
+        <v>1707</v>
       </c>
       <c r="D578" s="7" t="s">
-        <v>1683</v>
+        <v>1708</v>
       </c>
       <c r="E578" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F578" s="15">
-        <v>90</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="579" spans="1:6">
-      <c r="A579" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F579" s="15"/>
+      <c r="A579" s="4">
+        <v>574</v>
+      </c>
+      <c r="B579" s="11" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C579" s="8" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D579" s="7" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E579" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F579" s="15">
+        <v>1087</v>
+      </c>
     </row>
     <row r="580" spans="1:6">
-      <c r="A580" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A580" s="4">
+        <v>575</v>
+      </c>
+      <c r="B580" s="11" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C580" s="8" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D580" s="7" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E580" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F580" s="15">
+        <v>980</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
-        <v>1</v>
+        <v>576</v>
       </c>
       <c r="B581" s="11" t="s">
-        <v>1685</v>
+        <v>1715</v>
       </c>
       <c r="C581" s="8" t="s">
-        <v>1686</v>
+        <v>1716</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1687</v>
+        <v>1717</v>
       </c>
       <c r="E581" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F581" s="15">
-        <v>83</v>
+        <v>350</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
-        <v>2</v>
+        <v>577</v>
       </c>
       <c r="B582" s="11" t="s">
-        <v>1688</v>
+        <v>1718</v>
       </c>
       <c r="C582" s="8" t="s">
-        <v>1689</v>
+        <v>1719</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1690</v>
+        <v>1720</v>
       </c>
       <c r="E582" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F582" s="15">
-        <v>120</v>
+        <v>205</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
-        <v>3</v>
+        <v>578</v>
       </c>
       <c r="B583" s="11" t="s">
-        <v>1691</v>
+        <v>120</v>
       </c>
       <c r="C583" s="8" t="s">
-        <v>1692</v>
+        <v>1721</v>
       </c>
       <c r="D583" s="7" t="s">
-        <v>1693</v>
+        <v>1722</v>
       </c>
       <c r="E583" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F583" s="15">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
-        <v>4</v>
+        <v>579</v>
       </c>
       <c r="B584" s="11" t="s">
-        <v>1694</v>
+        <v>1723</v>
       </c>
       <c r="C584" s="8" t="s">
-        <v>1695</v>
+        <v>1724</v>
       </c>
       <c r="D584" s="7" t="s">
-        <v>1696</v>
+        <v>1725</v>
       </c>
       <c r="E584" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F584" s="15">
-        <v>135</v>
+        <v>85</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
-        <v>5</v>
+        <v>580</v>
       </c>
       <c r="B585" s="11" t="s">
-        <v>1697</v>
+        <v>1726</v>
       </c>
       <c r="C585" s="8" t="s">
-        <v>1698</v>
+        <v>1727</v>
       </c>
       <c r="D585" s="7" t="s">
-        <v>1699</v>
+        <v>1728</v>
       </c>
       <c r="E585" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F585" s="15">
-        <v>180</v>
+        <v>85</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
-        <v>6</v>
+        <v>581</v>
       </c>
       <c r="B586" s="11" t="s">
-        <v>1700</v>
+        <v>1259</v>
       </c>
       <c r="C586" s="8" t="s">
-        <v>1701</v>
+        <v>1729</v>
       </c>
       <c r="D586" s="7" t="s">
-        <v>1702</v>
+        <v>1730</v>
       </c>
       <c r="E586" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F586" s="15">
-        <v>88</v>
+        <v>120</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
-        <v>7</v>
+        <v>582</v>
       </c>
       <c r="B587" s="11" t="s">
-        <v>1703</v>
+        <v>1731</v>
       </c>
       <c r="C587" s="8" t="s">
-        <v>1704</v>
+        <v>1732</v>
       </c>
       <c r="D587" s="7" t="s">
-        <v>1705</v>
+        <v>1733</v>
       </c>
       <c r="E587" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F587" s="15">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
-        <v>8</v>
+        <v>583</v>
       </c>
       <c r="B588" s="11" t="s">
-        <v>1706</v>
+        <v>1481</v>
       </c>
       <c r="C588" s="8" t="s">
-        <v>1707</v>
+        <v>1734</v>
       </c>
       <c r="D588" s="7" t="s">
-        <v>1708</v>
+        <v>1735</v>
       </c>
       <c r="E588" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F588" s="15">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
-        <v>9</v>
+        <v>584</v>
       </c>
       <c r="B589" s="11" t="s">
-        <v>1709</v>
+        <v>1199</v>
       </c>
       <c r="C589" s="8" t="s">
-        <v>1710</v>
+        <v>1736</v>
       </c>
       <c r="D589" s="7" t="s">
-        <v>1711</v>
+        <v>1737</v>
       </c>
       <c r="E589" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F589" s="15">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="590" spans="1:6">
-      <c r="A590" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F590" s="15"/>
+      <c r="A590" s="4">
+        <v>585</v>
+      </c>
+      <c r="B590" s="11" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C590" s="8" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D590" s="7" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E590" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F590" s="15">
+        <v>129</v>
+      </c>
     </row>
     <row r="591" spans="1:6">
-      <c r="A591" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A591" s="4">
+        <v>586</v>
+      </c>
+      <c r="B591" s="11" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C591" s="8" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D591" s="7" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E591" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F591" s="15">
+        <v>120</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4">
-        <v>1</v>
+        <v>587</v>
       </c>
       <c r="B592" s="11" t="s">
-        <v>1713</v>
+        <v>1578</v>
       </c>
       <c r="C592" s="8" t="s">
-        <v>1714</v>
+        <v>1742</v>
       </c>
       <c r="D592" s="7" t="s">
-        <v>1715</v>
+        <v>1743</v>
       </c>
       <c r="E592" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F592" s="15">
-        <v>104</v>
+        <v>129</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4">
-        <v>2</v>
+        <v>588</v>
       </c>
       <c r="B593" s="11" t="s">
-        <v>1716</v>
+        <v>1593</v>
       </c>
       <c r="C593" s="8" t="s">
-        <v>1717</v>
+        <v>1744</v>
       </c>
       <c r="D593" s="7" t="s">
-        <v>1718</v>
+        <v>1745</v>
       </c>
       <c r="E593" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F593" s="15">
-        <v>104</v>
+        <v>120</v>
       </c>
     </row>
     <row r="594" spans="1:6">
-      <c r="A594" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F594" s="15"/>
+      <c r="A594" s="4">
+        <v>589</v>
+      </c>
+      <c r="B594" s="11" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C594" s="8" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D594" s="7" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E594" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F594" s="15">
+        <v>120</v>
+      </c>
     </row>
     <row r="595" spans="1:6">
-      <c r="A595" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A595" s="4">
+        <v>590</v>
+      </c>
+      <c r="B595" s="11" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C595" s="8" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D595" s="7" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E595" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F595" s="15">
+        <v>120</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="4">
-        <v>1</v>
+        <v>591</v>
       </c>
       <c r="B596" s="11" t="s">
-        <v>1720</v>
+        <v>120</v>
       </c>
       <c r="C596" s="8" t="s">
-        <v>1721</v>
+        <v>1750</v>
       </c>
       <c r="D596" s="7" t="s">
-        <v>1722</v>
+        <v>1751</v>
       </c>
       <c r="E596" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F596" s="15">
-        <v>120</v>
+        <v>185</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="4">
-        <v>2</v>
+        <v>592</v>
       </c>
       <c r="B597" s="11" t="s">
-        <v>1723</v>
+        <v>1259</v>
       </c>
       <c r="C597" s="8" t="s">
-        <v>1724</v>
+        <v>1752</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>1725</v>
+        <v>1753</v>
       </c>
       <c r="E597" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F597" s="15">
-        <v>110</v>
+        <v>185</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="4">
-        <v>3</v>
+        <v>593</v>
       </c>
       <c r="B598" s="11" t="s">
-        <v>1726</v>
+        <v>1481</v>
       </c>
       <c r="C598" s="8" t="s">
-        <v>1727</v>
+        <v>1754</v>
       </c>
       <c r="D598" s="7" t="s">
-        <v>1728</v>
+        <v>1755</v>
       </c>
       <c r="E598" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F598" s="15">
-        <v>100</v>
+        <v>185</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="4">
-        <v>4</v>
+        <v>594</v>
       </c>
       <c r="B599" s="11" t="s">
-        <v>1729</v>
+        <v>1528</v>
       </c>
       <c r="C599" s="8" t="s">
-        <v>1730</v>
+        <v>1756</v>
       </c>
       <c r="D599" s="7" t="s">
-        <v>1731</v>
+        <v>1757</v>
       </c>
       <c r="E599" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F599" s="15">
-        <v>99</v>
+        <v>185</v>
       </c>
     </row>
     <row r="600" spans="1:6">
-      <c r="A600" s="6" t="s">
-[...6 lines deleted...]
-      <c r="F600" s="15"/>
+      <c r="A600" s="4">
+        <v>595</v>
+      </c>
+      <c r="B600" s="11" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C600" s="8" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D600" s="7" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E600" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F600" s="15">
+        <v>185</v>
+      </c>
     </row>
     <row r="601" spans="1:6">
-      <c r="A601" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A601" s="4">
+        <v>596</v>
+      </c>
+      <c r="B601" s="11" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C601" s="8" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D601" s="7" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E601" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F601" s="15">
+        <v>185</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4">
-        <v>1</v>
+        <v>597</v>
       </c>
       <c r="B602" s="11" t="s">
-        <v>1733</v>
+        <v>1695</v>
       </c>
       <c r="C602" s="8" t="s">
-        <v>1734</v>
+        <v>1762</v>
       </c>
       <c r="D602" s="7" t="s">
-        <v>1735</v>
+        <v>1763</v>
       </c>
       <c r="E602" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F602" s="15">
-        <v>80</v>
+        <v>185</v>
       </c>
     </row>
     <row r="603" spans="1:6">
-      <c r="A603" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F603" s="15"/>
+      <c r="A603" s="4">
+        <v>598</v>
+      </c>
+      <c r="B603" s="11" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C603" s="8" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D603" s="7" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E603" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F603" s="15">
+        <v>45</v>
+      </c>
     </row>
     <row r="604" spans="1:6">
-      <c r="A604" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A604" s="4">
+        <v>599</v>
+      </c>
+      <c r="B604" s="11" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C604" s="8" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D604" s="7" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E604" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F604" s="15">
+        <v>880</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4">
-        <v>1</v>
+        <v>600</v>
       </c>
       <c r="B605" s="11" t="s">
-        <v>1737</v>
+        <v>1770</v>
       </c>
       <c r="C605" s="8" t="s">
-        <v>1738</v>
+        <v>1771</v>
       </c>
       <c r="D605" s="7" t="s">
-        <v>1739</v>
+        <v>1772</v>
       </c>
       <c r="E605" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F605" s="15">
-        <v>190</v>
+        <v>145</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="4">
-        <v>2</v>
+        <v>601</v>
       </c>
       <c r="B606" s="11" t="s">
-        <v>1740</v>
+        <v>1773</v>
       </c>
       <c r="C606" s="8" t="s">
-        <v>1741</v>
+        <v>1774</v>
       </c>
       <c r="D606" s="7" t="s">
-        <v>1742</v>
+        <v>1775</v>
       </c>
       <c r="E606" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F606" s="15">
-        <v>290</v>
+        <v>150</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="4">
-        <v>3</v>
+        <v>602</v>
       </c>
       <c r="B607" s="11" t="s">
-        <v>1743</v>
+        <v>1776</v>
       </c>
       <c r="C607" s="8" t="s">
-        <v>1744</v>
+        <v>1777</v>
       </c>
       <c r="D607" s="7" t="s">
-        <v>1745</v>
+        <v>1778</v>
       </c>
       <c r="E607" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F607" s="15">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="4">
-        <v>4</v>
+        <v>603</v>
       </c>
       <c r="B608" s="11" t="s">
-        <v>1746</v>
+        <v>1779</v>
       </c>
       <c r="C608" s="8" t="s">
-        <v>1747</v>
+        <v>1780</v>
       </c>
       <c r="D608" s="7" t="s">
-        <v>1748</v>
+        <v>1781</v>
       </c>
       <c r="E608" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F608" s="15">
-        <v>204</v>
+        <v>150</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="4">
-        <v>5</v>
+        <v>604</v>
       </c>
       <c r="B609" s="11" t="s">
-        <v>1749</v>
+        <v>1782</v>
       </c>
       <c r="C609" s="8" t="s">
-        <v>1750</v>
+        <v>1783</v>
       </c>
       <c r="D609" s="7" t="s">
-        <v>1751</v>
+        <v>1784</v>
       </c>
       <c r="E609" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F609" s="15">
-        <v>297</v>
+        <v>375</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="4">
-        <v>6</v>
+        <v>605</v>
       </c>
       <c r="B610" s="11" t="s">
-        <v>1752</v>
+        <v>1785</v>
       </c>
       <c r="C610" s="8" t="s">
-        <v>1753</v>
+        <v>1786</v>
       </c>
       <c r="D610" s="7" t="s">
-        <v>1754</v>
+        <v>1787</v>
       </c>
       <c r="E610" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F610" s="15">
-        <v>230</v>
+        <v>428</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="4">
-        <v>7</v>
+        <v>606</v>
       </c>
       <c r="B611" s="11" t="s">
-        <v>1755</v>
+        <v>1788</v>
       </c>
       <c r="C611" s="8" t="s">
-        <v>1756</v>
+        <v>1789</v>
       </c>
       <c r="D611" s="7" t="s">
-        <v>1757</v>
+        <v>1790</v>
       </c>
       <c r="E611" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F611" s="15">
-        <v>280</v>
+        <v>190</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="4">
-        <v>8</v>
+        <v>607</v>
       </c>
       <c r="B612" s="11" t="s">
-        <v>1758</v>
+        <v>1791</v>
       </c>
       <c r="C612" s="8" t="s">
-        <v>1759</v>
+        <v>1792</v>
       </c>
       <c r="D612" s="7" t="s">
-        <v>1760</v>
+        <v>1793</v>
       </c>
       <c r="E612" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F612" s="15">
-        <v>290</v>
+        <v>175</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="4">
-        <v>9</v>
+        <v>608</v>
       </c>
       <c r="B613" s="11" t="s">
-        <v>1761</v>
+        <v>1794</v>
       </c>
       <c r="C613" s="8" t="s">
-        <v>1762</v>
+        <v>1795</v>
       </c>
       <c r="D613" s="7" t="s">
-        <v>1763</v>
+        <v>1796</v>
       </c>
       <c r="E613" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F613" s="15">
-        <v>420</v>
+        <v>175</v>
       </c>
     </row>
     <row r="614" spans="1:6">
-      <c r="A614" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A614" s="5" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B614" s="7"/>
+      <c r="C614" s="8"/>
+      <c r="D614" s="7"/>
+      <c r="E614" s="7"/>
+      <c r="F614" s="15"/>
     </row>
     <row r="615" spans="1:6">
-      <c r="A615" s="4">
-[...15 lines deleted...]
-        <v>275</v>
+      <c r="A615" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B615" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C615" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D615" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E615" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F615" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="4">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B616" s="11" t="s">
-        <v>1770</v>
+        <v>1798</v>
       </c>
       <c r="C616" s="8" t="s">
-        <v>1771</v>
+        <v>1799</v>
       </c>
       <c r="D616" s="7" t="s">
-        <v>1772</v>
+        <v>1800</v>
       </c>
       <c r="E616" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F616" s="15">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="4">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B617" s="11" t="s">
-        <v>1773</v>
+        <v>1801</v>
       </c>
       <c r="C617" s="8" t="s">
-        <v>1774</v>
+        <v>1802</v>
       </c>
       <c r="D617" s="7" t="s">
-        <v>1775</v>
+        <v>1803</v>
       </c>
       <c r="E617" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F617" s="15">
-        <v>375</v>
+        <v>145</v>
       </c>
     </row>
     <row r="618" spans="1:6">
-      <c r="A618" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F618" s="15"/>
+      <c r="A618" s="4">
+        <v>3</v>
+      </c>
+      <c r="B618" s="11" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C618" s="8" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D618" s="7" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E618" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F618" s="15">
+        <v>270</v>
+      </c>
     </row>
     <row r="619" spans="1:6">
-      <c r="A619" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C619" s="12" t="s">
+      <c r="A619" s="4">
         <v>4</v>
       </c>
-      <c r="D619" s="13" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B619" s="11" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C619" s="8" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D619" s="7" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E619" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F619" s="15">
+        <v>145</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B620" s="11" t="s">
-        <v>1777</v>
+        <v>1810</v>
       </c>
       <c r="C620" s="8" t="s">
-        <v>1778</v>
+        <v>1811</v>
       </c>
       <c r="D620" s="7" t="s">
-        <v>1779</v>
+        <v>1812</v>
       </c>
       <c r="E620" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F620" s="15">
-        <v>340</v>
+        <v>285</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B621" s="11" t="s">
-        <v>1780</v>
+        <v>1813</v>
       </c>
       <c r="C621" s="8" t="s">
-        <v>1781</v>
+        <v>1814</v>
       </c>
       <c r="D621" s="7" t="s">
-        <v>1782</v>
+        <v>1815</v>
       </c>
       <c r="E621" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F621" s="15">
-        <v>195</v>
+        <v>295</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B622" s="11" t="s">
-        <v>1783</v>
+        <v>1816</v>
       </c>
       <c r="C622" s="8" t="s">
-        <v>1784</v>
+        <v>1817</v>
       </c>
       <c r="D622" s="7" t="s">
-        <v>1785</v>
+        <v>1818</v>
       </c>
       <c r="E622" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F622" s="15">
-        <v>205</v>
+        <v>320</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B623" s="11" t="s">
-        <v>1786</v>
+        <v>1819</v>
       </c>
       <c r="C623" s="8" t="s">
-        <v>1787</v>
+        <v>1820</v>
       </c>
       <c r="D623" s="7" t="s">
-        <v>1788</v>
+        <v>1821</v>
       </c>
       <c r="E623" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F623" s="15">
-        <v>240</v>
+        <v>410</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="5" t="s">
-        <v>1789</v>
+        <v>1822</v>
       </c>
       <c r="B624" s="7"/>
       <c r="C624" s="8"/>
       <c r="D624" s="7"/>
       <c r="E624" s="7"/>
       <c r="F624" s="15"/>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B625" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C625" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D625" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E625" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F625" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="4">
         <v>1</v>
       </c>
       <c r="B626" s="11" t="s">
-        <v>1790</v>
+        <v>1823</v>
       </c>
       <c r="C626" s="8" t="s">
-        <v>1791</v>
+        <v>1824</v>
       </c>
       <c r="D626" s="7" t="s">
-        <v>1792</v>
+        <v>1825</v>
       </c>
       <c r="E626" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F626" s="15">
-        <v>72</v>
+        <v>170</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="4">
         <v>2</v>
       </c>
       <c r="B627" s="11" t="s">
-        <v>1793</v>
+        <v>1826</v>
       </c>
       <c r="C627" s="8" t="s">
-        <v>1794</v>
+        <v>1827</v>
       </c>
       <c r="D627" s="7" t="s">
-        <v>1795</v>
+        <v>1828</v>
       </c>
       <c r="E627" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F627" s="15">
-        <v>79</v>
+        <v>175</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="4">
         <v>3</v>
       </c>
       <c r="B628" s="11" t="s">
-        <v>1796</v>
+        <v>1829</v>
       </c>
       <c r="C628" s="8" t="s">
-        <v>1797</v>
+        <v>1830</v>
       </c>
       <c r="D628" s="7" t="s">
-        <v>1798</v>
+        <v>1831</v>
       </c>
       <c r="E628" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F628" s="15">
-        <v>36</v>
+        <v>95</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="4">
         <v>4</v>
       </c>
       <c r="B629" s="11" t="s">
-        <v>1799</v>
+        <v>1832</v>
       </c>
       <c r="C629" s="8" t="s">
-        <v>1800</v>
+        <v>1833</v>
       </c>
       <c r="D629" s="7" t="s">
-        <v>1801</v>
+        <v>1834</v>
       </c>
       <c r="E629" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F629" s="15">
-        <v>145</v>
+        <v>310</v>
       </c>
     </row>
     <row r="630" spans="1:6">
-      <c r="A630" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F630" s="15"/>
+      <c r="A630" s="4">
+        <v>5</v>
+      </c>
+      <c r="B630" s="11" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C630" s="8" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D630" s="7" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E630" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F630" s="15">
+        <v>160</v>
+      </c>
     </row>
     <row r="631" spans="1:6">
-      <c r="A631" s="3" t="s">
-[...11 lines deleted...]
-      <c r="E631" s="14" t="s">
+      <c r="A631" s="4">
         <v>6</v>
       </c>
-      <c r="F631" s="16" t="s">
-        <v>7</v>
+      <c r="B631" s="11" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C631" s="8" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D631" s="7" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E631" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F631" s="15">
+        <v>108</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="4">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B632" s="11" t="s">
-        <v>1803</v>
+        <v>1841</v>
       </c>
       <c r="C632" s="8" t="s">
-        <v>1804</v>
+        <v>1842</v>
       </c>
       <c r="D632" s="7" t="s">
-        <v>1805</v>
+        <v>1843</v>
       </c>
       <c r="E632" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F632" s="15">
-        <v>546</v>
+        <v>185</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="4">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B633" s="11" t="s">
-        <v>1806</v>
+        <v>1844</v>
       </c>
       <c r="C633" s="8" t="s">
-        <v>1807</v>
+        <v>1845</v>
       </c>
       <c r="D633" s="7" t="s">
-        <v>1808</v>
+        <v>1846</v>
       </c>
       <c r="E633" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F633" s="15">
-        <v>604</v>
+        <v>180</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="4">
+        <v>9</v>
+      </c>
+      <c r="B634" s="11" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C634" s="8" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D634" s="7" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E634" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F634" s="15">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6">
+      <c r="A635" s="4">
+        <v>10</v>
+      </c>
+      <c r="B635" s="11" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C635" s="8" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D635" s="7" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E635" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F635" s="15">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="636" spans="1:6">
+      <c r="A636" s="4">
+        <v>11</v>
+      </c>
+      <c r="B636" s="11" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C636" s="8" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D636" s="7" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E636" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F636" s="15">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="637" spans="1:6">
+      <c r="A637" s="5" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B637" s="7"/>
+      <c r="C637" s="8"/>
+      <c r="D637" s="7"/>
+      <c r="E637" s="7"/>
+      <c r="F637" s="15"/>
+    </row>
+    <row r="638" spans="1:6">
+      <c r="A638" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B638" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B634" s="11" t="s">
-[...32 lines deleted...]
-      <c r="C636" s="12" t="s">
+      <c r="C638" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D636" s="13" t="s">
+      <c r="D638" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E636" s="14" t="s">
+      <c r="E638" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F636" s="16" t="s">
+      <c r="F638" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="637" spans="1:6">
-      <c r="A637" s="4">
+    <row r="639" spans="1:6">
+      <c r="A639" s="4">
         <v>1</v>
       </c>
-      <c r="B637" s="11" t="s">
-[...42 lines deleted...]
-        <v>7</v>
+      <c r="B639" s="11" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C639" s="8" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D639" s="7" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E639" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F639" s="15">
+        <v>83</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B640" s="11" t="s">
-        <v>1817</v>
+        <v>1860</v>
       </c>
       <c r="C640" s="8" t="s">
-        <v>1818</v>
+        <v>1861</v>
       </c>
       <c r="D640" s="7" t="s">
-        <v>1819</v>
+        <v>1862</v>
       </c>
       <c r="E640" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F640" s="15">
-        <v>182</v>
+        <v>120</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B641" s="11" t="s">
-        <v>1820</v>
+        <v>1863</v>
       </c>
       <c r="C641" s="8" t="s">
-        <v>1821</v>
+        <v>1864</v>
       </c>
       <c r="D641" s="7" t="s">
-        <v>1822</v>
+        <v>1865</v>
       </c>
       <c r="E641" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F641" s="15">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B642" s="11" t="s">
-        <v>1823</v>
+        <v>1866</v>
       </c>
       <c r="C642" s="8" t="s">
-        <v>1824</v>
+        <v>1867</v>
       </c>
       <c r="D642" s="7" t="s">
-        <v>1825</v>
+        <v>1868</v>
       </c>
       <c r="E642" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F642" s="15">
-        <v>185</v>
+        <v>135</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B643" s="11" t="s">
-        <v>1820</v>
+        <v>1869</v>
       </c>
       <c r="C643" s="8" t="s">
-        <v>1826</v>
+        <v>1870</v>
       </c>
       <c r="D643" s="7" t="s">
-        <v>1827</v>
+        <v>1871</v>
       </c>
       <c r="E643" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F643" s="15">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B644" s="11" t="s">
-        <v>1828</v>
+        <v>1872</v>
       </c>
       <c r="C644" s="8" t="s">
-        <v>1829</v>
+        <v>1873</v>
       </c>
       <c r="D644" s="7" t="s">
-        <v>1830</v>
+        <v>1874</v>
       </c>
       <c r="E644" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F644" s="15">
-        <v>185</v>
+        <v>88</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B645" s="11" t="s">
-        <v>1831</v>
+        <v>1875</v>
       </c>
       <c r="C645" s="8" t="s">
-        <v>1832</v>
+        <v>1876</v>
       </c>
       <c r="D645" s="7" t="s">
-        <v>1833</v>
+        <v>1877</v>
       </c>
       <c r="E645" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F645" s="15">
-        <v>150</v>
+        <v>95</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B646" s="11" t="s">
-        <v>1834</v>
+        <v>1878</v>
       </c>
       <c r="C646" s="8" t="s">
-        <v>1835</v>
+        <v>1879</v>
       </c>
       <c r="D646" s="7" t="s">
-        <v>1836</v>
+        <v>1880</v>
       </c>
       <c r="E646" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F646" s="15">
-        <v>225</v>
+        <v>85</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B647" s="11" t="s">
-        <v>1831</v>
+        <v>1881</v>
       </c>
       <c r="C647" s="8" t="s">
-        <v>1837</v>
+        <v>1882</v>
       </c>
       <c r="D647" s="7" t="s">
-        <v>1838</v>
+        <v>1883</v>
       </c>
       <c r="E647" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F647" s="15">
-        <v>185</v>
+        <v>105</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B648" s="11" t="s">
-        <v>1839</v>
+        <v>1884</v>
       </c>
       <c r="C648" s="8" t="s">
-        <v>1840</v>
+        <v>1885</v>
       </c>
       <c r="D648" s="7" t="s">
-        <v>1841</v>
+        <v>1886</v>
       </c>
       <c r="E648" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F648" s="15">
-        <v>255</v>
+        <v>135</v>
       </c>
     </row>
     <row r="649" spans="1:6">
-      <c r="A649" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A649" s="5" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B649" s="7"/>
+      <c r="C649" s="8"/>
+      <c r="D649" s="7"/>
+      <c r="E649" s="7"/>
+      <c r="F649" s="15"/>
     </row>
     <row r="650" spans="1:6">
-      <c r="A650" s="4">
-[...15 lines deleted...]
-        <v>260</v>
+      <c r="A650" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B650" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C650" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D650" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E650" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F650" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="4">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B651" s="11" t="s">
-        <v>1847</v>
+        <v>1888</v>
       </c>
       <c r="C651" s="8" t="s">
-        <v>1848</v>
+        <v>1889</v>
       </c>
       <c r="D651" s="7" t="s">
-        <v>1849</v>
+        <v>1890</v>
       </c>
       <c r="E651" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F651" s="15">
-        <v>305</v>
+        <v>104</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="4">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B652" s="11" t="s">
-        <v>1850</v>
+        <v>1891</v>
       </c>
       <c r="C652" s="8" t="s">
-        <v>1851</v>
+        <v>1892</v>
       </c>
       <c r="D652" s="7" t="s">
-        <v>1852</v>
+        <v>1893</v>
       </c>
       <c r="E652" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F652" s="15">
-        <v>325</v>
+        <v>104</v>
       </c>
     </row>
     <row r="653" spans="1:6">
-      <c r="A653" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A653" s="5" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B653" s="7"/>
+      <c r="C653" s="8"/>
+      <c r="D653" s="7"/>
+      <c r="E653" s="7"/>
+      <c r="F653" s="15"/>
     </row>
     <row r="654" spans="1:6">
-      <c r="A654" s="4">
-[...15 lines deleted...]
-        <v>425</v>
+      <c r="A654" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B654" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C654" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D654" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E654" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F654" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="4">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B655" s="11" t="s">
-        <v>1858</v>
+        <v>1895</v>
       </c>
       <c r="C655" s="8" t="s">
-        <v>1859</v>
+        <v>1896</v>
       </c>
       <c r="D655" s="7" t="s">
-        <v>1860</v>
+        <v>1897</v>
       </c>
       <c r="E655" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F655" s="15">
-        <v>560</v>
+        <v>120</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="4">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B656" s="11" t="s">
-        <v>1861</v>
+        <v>1898</v>
       </c>
       <c r="C656" s="8" t="s">
-        <v>1862</v>
+        <v>1899</v>
       </c>
       <c r="D656" s="7" t="s">
-        <v>1863</v>
+        <v>1900</v>
       </c>
       <c r="E656" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F656" s="15">
-        <v>720</v>
+        <v>110</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="4">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B657" s="11" t="s">
-        <v>1864</v>
+        <v>1901</v>
       </c>
       <c r="C657" s="8" t="s">
-        <v>1865</v>
+        <v>1902</v>
       </c>
       <c r="D657" s="7" t="s">
-        <v>1866</v>
+        <v>1903</v>
       </c>
       <c r="E657" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F657" s="15">
-        <v>930</v>
+        <v>100</v>
       </c>
     </row>
     <row r="658" spans="1:6">
-      <c r="A658" s="6" t="s">
-[...6 lines deleted...]
-      <c r="F658" s="15"/>
+      <c r="A658" s="4">
+        <v>4</v>
+      </c>
+      <c r="B658" s="11" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C658" s="8" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D658" s="7" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E658" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F658" s="15">
+        <v>99</v>
+      </c>
     </row>
     <row r="659" spans="1:6">
-      <c r="A659" s="3" t="s">
+      <c r="A659" s="6" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B659" s="7"/>
+      <c r="C659" s="8"/>
+      <c r="D659" s="7"/>
+      <c r="E659" s="7"/>
+      <c r="F659" s="15"/>
+    </row>
+    <row r="660" spans="1:6">
+      <c r="A660" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B659" s="10" t="s">
+      <c r="B660" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C659" s="12" t="s">
+      <c r="C660" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D659" s="13" t="s">
+      <c r="D660" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E659" s="14" t="s">
+      <c r="E660" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F659" s="16" t="s">
+      <c r="F660" s="16" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="4">
+        <v>1</v>
+      </c>
+      <c r="B661" s="11" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C661" s="8" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D661" s="7" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E661" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F661" s="15">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="662" spans="1:6">
+      <c r="A662" s="5" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B662" s="7"/>
+      <c r="C662" s="8"/>
+      <c r="D662" s="7"/>
+      <c r="E662" s="7"/>
+      <c r="F662" s="15"/>
+    </row>
+    <row r="663" spans="1:6">
+      <c r="A663" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B661" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A662" s="4">
+      <c r="B663" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B662" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A663" s="4">
+      <c r="C663" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B663" s="11" t="s">
-[...12 lines deleted...]
-        <v>249</v>
+      <c r="D663" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E663" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F663" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B664" s="11" t="s">
-        <v>1880</v>
+        <v>1912</v>
       </c>
       <c r="C664" s="8" t="s">
-        <v>1881</v>
+        <v>1913</v>
       </c>
       <c r="D664" s="7" t="s">
-        <v>1882</v>
+        <v>1914</v>
       </c>
       <c r="E664" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F664" s="15">
-        <v>229</v>
+        <v>190</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B665" s="11" t="s">
-        <v>1883</v>
+        <v>1915</v>
       </c>
       <c r="C665" s="8" t="s">
-        <v>1884</v>
+        <v>1916</v>
       </c>
       <c r="D665" s="7" t="s">
-        <v>1885</v>
+        <v>1917</v>
       </c>
       <c r="E665" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F665" s="15">
-        <v>126</v>
+        <v>290</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B666" s="11" t="s">
-        <v>1886</v>
+        <v>1918</v>
       </c>
       <c r="C666" s="8" t="s">
-        <v>1887</v>
+        <v>1919</v>
       </c>
       <c r="D666" s="7" t="s">
-        <v>1888</v>
+        <v>1920</v>
       </c>
       <c r="E666" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F666" s="15">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B667" s="11" t="s">
-        <v>1889</v>
+        <v>1921</v>
       </c>
       <c r="C667" s="8" t="s">
-        <v>1890</v>
+        <v>1922</v>
       </c>
       <c r="D667" s="7" t="s">
-        <v>1891</v>
+        <v>1923</v>
       </c>
       <c r="E667" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F667" s="15">
-        <v>86</v>
+        <v>204</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B668" s="11" t="s">
-        <v>1892</v>
+        <v>1924</v>
       </c>
       <c r="C668" s="8" t="s">
-        <v>1893</v>
+        <v>1925</v>
       </c>
       <c r="D668" s="7" t="s">
-        <v>1894</v>
+        <v>1926</v>
       </c>
       <c r="E668" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F668" s="15">
-        <v>218</v>
+        <v>297</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B669" s="11" t="s">
-        <v>1895</v>
+        <v>1927</v>
       </c>
       <c r="C669" s="8" t="s">
-        <v>1896</v>
+        <v>1928</v>
       </c>
       <c r="D669" s="7" t="s">
-        <v>1897</v>
+        <v>1929</v>
       </c>
       <c r="E669" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F669" s="15">
-        <v>325</v>
+        <v>270</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="4">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B670" s="11" t="s">
-        <v>1898</v>
+        <v>1930</v>
       </c>
       <c r="C670" s="8" t="s">
-        <v>1899</v>
+        <v>1931</v>
       </c>
       <c r="D670" s="7" t="s">
-        <v>1900</v>
+        <v>1932</v>
       </c>
       <c r="E670" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F670" s="15">
-        <v>110</v>
+        <v>230</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="4">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B671" s="11" t="s">
-        <v>1901</v>
+        <v>1924</v>
       </c>
       <c r="C671" s="8" t="s">
-        <v>1902</v>
+        <v>1933</v>
       </c>
       <c r="D671" s="7" t="s">
-        <v>1903</v>
+        <v>1934</v>
       </c>
       <c r="E671" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F671" s="15">
-        <v>160</v>
+        <v>297</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="4">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B672" s="11" t="s">
-        <v>1904</v>
+        <v>1935</v>
       </c>
       <c r="C672" s="8" t="s">
-        <v>1905</v>
+        <v>1936</v>
       </c>
       <c r="D672" s="7" t="s">
-        <v>1906</v>
+        <v>1937</v>
       </c>
       <c r="E672" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F672" s="15">
-        <v>174</v>
+        <v>280</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="4">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B673" s="11" t="s">
-        <v>1907</v>
+        <v>1938</v>
       </c>
       <c r="C673" s="8" t="s">
-        <v>1908</v>
+        <v>1939</v>
       </c>
       <c r="D673" s="7" t="s">
-        <v>1909</v>
+        <v>1940</v>
       </c>
       <c r="E673" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F673" s="15">
-        <v>90</v>
+        <v>290</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="4">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B674" s="11" t="s">
-        <v>1910</v>
+        <v>1941</v>
       </c>
       <c r="C674" s="8" t="s">
-        <v>1911</v>
+        <v>1942</v>
       </c>
       <c r="D674" s="7" t="s">
-        <v>1912</v>
+        <v>1943</v>
       </c>
       <c r="E674" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F674" s="15">
-        <v>165</v>
+        <v>420</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="4">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B675" s="11" t="s">
-        <v>1913</v>
+        <v>1944</v>
       </c>
       <c r="C675" s="8" t="s">
-        <v>1914</v>
+        <v>1945</v>
       </c>
       <c r="D675" s="7" t="s">
-        <v>1915</v>
+        <v>1946</v>
       </c>
       <c r="E675" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F675" s="15">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="4">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B676" s="11" t="s">
-        <v>1916</v>
+        <v>1947</v>
       </c>
       <c r="C676" s="8" t="s">
-        <v>1917</v>
+        <v>1948</v>
       </c>
       <c r="D676" s="7" t="s">
-        <v>1918</v>
+        <v>1949</v>
       </c>
       <c r="E676" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F676" s="15">
-        <v>90</v>
+        <v>275</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="4">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B677" s="11" t="s">
-        <v>1919</v>
+        <v>1950</v>
       </c>
       <c r="C677" s="8" t="s">
-        <v>1920</v>
+        <v>1951</v>
       </c>
       <c r="D677" s="7" t="s">
-        <v>1921</v>
+        <v>1952</v>
       </c>
       <c r="E677" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F677" s="15">
-        <v>165</v>
+        <v>275</v>
       </c>
     </row>
     <row r="678" spans="1:6">
-      <c r="A678" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F678" s="15"/>
+      <c r="A678" s="4">
+        <v>15</v>
+      </c>
+      <c r="B678" s="11" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C678" s="8" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D678" s="7" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E678" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F678" s="15">
+        <v>340</v>
+      </c>
     </row>
     <row r="679" spans="1:6">
-      <c r="A679" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A679" s="4">
+        <v>16</v>
+      </c>
+      <c r="B679" s="11" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C679" s="8" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D679" s="7" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E679" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F679" s="15">
+        <v>375</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="4">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B680" s="11" t="s">
-        <v>1923</v>
+        <v>1959</v>
       </c>
       <c r="C680" s="8" t="s">
-        <v>1924</v>
+        <v>1960</v>
       </c>
       <c r="D680" s="7" t="s">
-        <v>1925</v>
+        <v>1961</v>
       </c>
       <c r="E680" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F680" s="15">
-        <v>84</v>
+        <v>485</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="5" t="s">
-        <v>1926</v>
+        <v>1962</v>
       </c>
       <c r="B681" s="7"/>
       <c r="C681" s="8"/>
       <c r="D681" s="7"/>
       <c r="E681" s="7"/>
       <c r="F681" s="15"/>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B682" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C682" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D682" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E682" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F682" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="4">
         <v>1</v>
       </c>
       <c r="B683" s="11" t="s">
-        <v>1927</v>
+        <v>1963</v>
       </c>
       <c r="C683" s="8" t="s">
-        <v>1928</v>
+        <v>1964</v>
       </c>
       <c r="D683" s="7" t="s">
-        <v>1929</v>
+        <v>1965</v>
       </c>
       <c r="E683" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F683" s="15">
-        <v>115</v>
+        <v>340</v>
       </c>
     </row>
     <row r="684" spans="1:6">
-      <c r="A684" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F684" s="15"/>
+      <c r="A684" s="4">
+        <v>2</v>
+      </c>
+      <c r="B684" s="11" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C684" s="8" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D684" s="7" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E684" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F684" s="15">
+        <v>195</v>
+      </c>
     </row>
     <row r="685" spans="1:6">
-      <c r="A685" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B685" s="10" t="s">
+      <c r="A685" s="4">
         <v>3</v>
       </c>
-      <c r="C685" s="12" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B685" s="11" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C685" s="8" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D685" s="7" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E685" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F685" s="15">
+        <v>205</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B686" s="11" t="s">
-        <v>1931</v>
+        <v>1972</v>
       </c>
       <c r="C686" s="8" t="s">
-        <v>1932</v>
+        <v>1973</v>
       </c>
       <c r="D686" s="7" t="s">
-        <v>1933</v>
+        <v>1974</v>
       </c>
       <c r="E686" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F686" s="15">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="687" spans="1:6">
-      <c r="A687" s="4">
+      <c r="A687" s="5" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B687" s="7"/>
+      <c r="C687" s="8"/>
+      <c r="D687" s="7"/>
+      <c r="E687" s="7"/>
+      <c r="F687" s="15"/>
+    </row>
+    <row r="688" spans="1:6">
+      <c r="A688" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B687" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A688" s="4">
+      <c r="B688" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B688" s="11" t="s">
-[...12 lines deleted...]
-        <v>860</v>
+      <c r="C688" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D688" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E688" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F688" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B689" s="11" t="s">
-        <v>1940</v>
+        <v>1976</v>
       </c>
       <c r="C689" s="8" t="s">
-        <v>1941</v>
+        <v>1977</v>
       </c>
       <c r="D689" s="7" t="s">
-        <v>1942</v>
+        <v>1978</v>
       </c>
       <c r="E689" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F689" s="15">
-        <v>570</v>
+        <v>72</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B690" s="11" t="s">
-        <v>1943</v>
+        <v>1979</v>
       </c>
       <c r="C690" s="8" t="s">
-        <v>1944</v>
+        <v>1980</v>
       </c>
       <c r="D690" s="7" t="s">
-        <v>1945</v>
+        <v>1981</v>
       </c>
       <c r="E690" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F690" s="15">
-        <v>513</v>
+        <v>79</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B691" s="11" t="s">
-        <v>1946</v>
+        <v>1982</v>
       </c>
       <c r="C691" s="8" t="s">
-        <v>1947</v>
+        <v>1983</v>
       </c>
       <c r="D691" s="7" t="s">
-        <v>1948</v>
+        <v>1984</v>
       </c>
       <c r="E691" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F691" s="15">
-        <v>333</v>
+        <v>36</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="4">
+        <v>4</v>
+      </c>
+      <c r="B692" s="11" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C692" s="8" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D692" s="7" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E692" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F692" s="15">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="693" spans="1:6">
+      <c r="A693" s="5" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B693" s="7"/>
+      <c r="C693" s="8"/>
+      <c r="D693" s="7"/>
+      <c r="E693" s="7"/>
+      <c r="F693" s="15"/>
+    </row>
+    <row r="694" spans="1:6">
+      <c r="A694" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B694" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C694" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D694" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E694" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F694" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B692" s="11" t="s">
-[...43 lines deleted...]
-      <c r="F694" s="15"/>
     </row>
     <row r="695" spans="1:6">
-      <c r="A695" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A695" s="4">
+        <v>1</v>
+      </c>
+      <c r="B695" s="11" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C695" s="8" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D695" s="7" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E695" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F695" s="15">
+        <v>546</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B696" s="11" t="s">
-        <v>1956</v>
+        <v>1992</v>
       </c>
       <c r="C696" s="8" t="s">
-        <v>1957</v>
+        <v>1993</v>
       </c>
       <c r="D696" s="7" t="s">
-        <v>1958</v>
+        <v>1994</v>
       </c>
       <c r="E696" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F696" s="15">
-        <v>695</v>
+        <v>604</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="4">
+        <v>3</v>
+      </c>
+      <c r="B697" s="11" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C697" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D697" s="7" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E697" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F697" s="15">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="698" spans="1:6">
+      <c r="A698" s="5" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B698" s="7"/>
+      <c r="C698" s="8"/>
+      <c r="D698" s="7"/>
+      <c r="E698" s="7"/>
+      <c r="F698" s="15"/>
+    </row>
+    <row r="699" spans="1:6">
+      <c r="A699" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B697" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A698" s="4">
+      <c r="B699" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B698" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A699" s="4">
+      <c r="C699" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B699" s="11" t="s">
-[...12 lines deleted...]
-        <v>240</v>
+      <c r="D699" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E699" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F699" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="4">
+        <v>1</v>
+      </c>
+      <c r="B700" s="11" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C700" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D700" s="7" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E700" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F700" s="15">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="701" spans="1:6">
+      <c r="A701" s="6" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B701" s="7"/>
+      <c r="C701" s="8"/>
+      <c r="D701" s="7"/>
+      <c r="E701" s="7"/>
+      <c r="F701" s="15"/>
+    </row>
+    <row r="702" spans="1:6">
+      <c r="A702" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B702" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C702" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D702" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B700" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A701" s="4">
+      <c r="E702" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B701" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A702" s="4">
+      <c r="F702" s="16" t="s">
         <v>7</v>
-      </c>
-[...13 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="4">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B703" s="11" t="s">
-        <v>1977</v>
+        <v>2003</v>
       </c>
       <c r="C703" s="8" t="s">
-        <v>1978</v>
+        <v>2004</v>
       </c>
       <c r="D703" s="7" t="s">
-        <v>1979</v>
+        <v>2005</v>
       </c>
       <c r="E703" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F703" s="15">
-        <v>295</v>
+        <v>182</v>
       </c>
     </row>
     <row r="704" spans="1:6">
-      <c r="A704" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F704" s="15"/>
+      <c r="A704" s="4">
+        <v>2</v>
+      </c>
+      <c r="B704" s="11" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C704" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D704" s="7" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E704" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F704" s="15">
+        <v>110</v>
+      </c>
     </row>
     <row r="705" spans="1:6">
-      <c r="A705" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B705" s="10" t="s">
+      <c r="A705" s="4">
         <v>3</v>
       </c>
-      <c r="C705" s="12" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B705" s="11" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C705" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D705" s="7" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E705" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F705" s="15">
+        <v>185</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B706" s="11" t="s">
-        <v>1981</v>
+        <v>2006</v>
       </c>
       <c r="C706" s="8" t="s">
-        <v>1982</v>
+        <v>2012</v>
       </c>
       <c r="D706" s="7" t="s">
-        <v>1983</v>
+        <v>2013</v>
       </c>
       <c r="E706" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F706" s="15">
-        <v>485</v>
+        <v>140</v>
       </c>
     </row>
     <row r="707" spans="1:6">
-      <c r="A707" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F707" s="15"/>
+      <c r="A707" s="4">
+        <v>5</v>
+      </c>
+      <c r="B707" s="11" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C707" s="8" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D707" s="7" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E707" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F707" s="15">
+        <v>185</v>
+      </c>
     </row>
     <row r="708" spans="1:6">
-      <c r="A708" s="3" t="s">
-[...11 lines deleted...]
-      <c r="E708" s="14" t="s">
+      <c r="A708" s="4">
         <v>6</v>
       </c>
-      <c r="F708" s="16" t="s">
-        <v>7</v>
+      <c r="B708" s="11" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C708" s="8" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D708" s="7" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E708" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F708" s="15">
+        <v>150</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="4">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B709" s="11" t="s">
-        <v>1985</v>
+        <v>2020</v>
       </c>
       <c r="C709" s="8" t="s">
-        <v>1986</v>
+        <v>2021</v>
       </c>
       <c r="D709" s="7" t="s">
-        <v>1987</v>
+        <v>2022</v>
       </c>
       <c r="E709" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F709" s="15">
-        <v>536</v>
+        <v>225</v>
       </c>
     </row>
     <row r="710" spans="1:6">
-      <c r="A710" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F710" s="15"/>
+      <c r="A710" s="4">
+        <v>8</v>
+      </c>
+      <c r="B710" s="11" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C710" s="8" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D710" s="7" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E710" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F710" s="15">
+        <v>185</v>
+      </c>
     </row>
     <row r="711" spans="1:6">
-      <c r="A711" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A711" s="4">
+        <v>9</v>
+      </c>
+      <c r="B711" s="11" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C711" s="8" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D711" s="7" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E711" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F711" s="15">
+        <v>255</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="4">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B712" s="11" t="s">
-        <v>1989</v>
+        <v>2028</v>
       </c>
       <c r="C712" s="8" t="s">
-        <v>1990</v>
+        <v>2029</v>
       </c>
       <c r="D712" s="7" t="s">
-        <v>1991</v>
+        <v>2030</v>
       </c>
       <c r="E712" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F712" s="15">
-        <v>95</v>
+        <v>225</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="4">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B713" s="11" t="s">
-        <v>1992</v>
+        <v>2028</v>
       </c>
       <c r="C713" s="8" t="s">
-        <v>1993</v>
+        <v>2031</v>
       </c>
       <c r="D713" s="7" t="s">
-        <v>1994</v>
+        <v>2032</v>
       </c>
       <c r="E713" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F713" s="15">
-        <v>396</v>
+        <v>260</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="4">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B714" s="11" t="s">
-        <v>1995</v>
+        <v>2033</v>
       </c>
       <c r="C714" s="8" t="s">
-        <v>1996</v>
+        <v>2034</v>
       </c>
       <c r="D714" s="7" t="s">
-        <v>1997</v>
+        <v>2035</v>
       </c>
       <c r="E714" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F714" s="15">
-        <v>95</v>
+        <v>305</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="4">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B715" s="11" t="s">
-        <v>1998</v>
+        <v>2036</v>
       </c>
       <c r="C715" s="8" t="s">
-        <v>1999</v>
+        <v>2037</v>
       </c>
       <c r="D715" s="7" t="s">
-        <v>2000</v>
+        <v>2038</v>
       </c>
       <c r="E715" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F715" s="15">
-        <v>205</v>
+        <v>325</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="4">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B716" s="11" t="s">
-        <v>2001</v>
+        <v>2033</v>
       </c>
       <c r="C716" s="8" t="s">
-        <v>2002</v>
+        <v>2039</v>
       </c>
       <c r="D716" s="7" t="s">
-        <v>2003</v>
+        <v>2040</v>
       </c>
       <c r="E716" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F716" s="15">
-        <v>199</v>
+        <v>345</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="4">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B717" s="11" t="s">
-        <v>2004</v>
+        <v>2041</v>
       </c>
       <c r="C717" s="8" t="s">
-        <v>2005</v>
+        <v>2042</v>
       </c>
       <c r="D717" s="7" t="s">
-        <v>2006</v>
+        <v>2043</v>
       </c>
       <c r="E717" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F717" s="15">
-        <v>27</v>
+        <v>425</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="4">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B718" s="11" t="s">
-        <v>2007</v>
+        <v>2044</v>
       </c>
       <c r="C718" s="8" t="s">
-        <v>2008</v>
+        <v>2045</v>
       </c>
       <c r="D718" s="7" t="s">
-        <v>2009</v>
+        <v>2046</v>
       </c>
       <c r="E718" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F718" s="15">
-        <v>27</v>
+        <v>560</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="4">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B719" s="11" t="s">
-        <v>2010</v>
+        <v>2047</v>
       </c>
       <c r="C719" s="8" t="s">
-        <v>2011</v>
+        <v>2048</v>
       </c>
       <c r="D719" s="7" t="s">
-        <v>2012</v>
+        <v>2049</v>
       </c>
       <c r="E719" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F719" s="15">
-        <v>27</v>
+        <v>720</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="4">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B720" s="11" t="s">
-        <v>2013</v>
+        <v>2050</v>
       </c>
       <c r="C720" s="8" t="s">
-        <v>2014</v>
+        <v>2051</v>
       </c>
       <c r="D720" s="7" t="s">
-        <v>2015</v>
+        <v>2052</v>
       </c>
       <c r="E720" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F720" s="15">
-        <v>27</v>
+        <v>930</v>
       </c>
     </row>
     <row r="721" spans="1:6">
-      <c r="A721" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A721" s="6" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B721" s="7"/>
+      <c r="C721" s="8"/>
+      <c r="D721" s="7"/>
+      <c r="E721" s="7"/>
+      <c r="F721" s="15"/>
     </row>
     <row r="722" spans="1:6">
-      <c r="A722" s="4">
-[...15 lines deleted...]
-        <v>40</v>
+      <c r="A722" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B722" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C722" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D722" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E722" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F722" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="4">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B723" s="11" t="s">
-        <v>2022</v>
+        <v>2054</v>
       </c>
       <c r="C723" s="8" t="s">
-        <v>2023</v>
+        <v>2055</v>
       </c>
       <c r="D723" s="7" t="s">
-        <v>2024</v>
+        <v>2056</v>
       </c>
       <c r="E723" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F723" s="15">
-        <v>40</v>
+        <v>528</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="4">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B724" s="11" t="s">
-        <v>2025</v>
+        <v>2057</v>
       </c>
       <c r="C724" s="8" t="s">
-        <v>2026</v>
+        <v>2058</v>
       </c>
       <c r="D724" s="7" t="s">
-        <v>2027</v>
+        <v>2059</v>
       </c>
       <c r="E724" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F724" s="15">
-        <v>40</v>
+        <v>165</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="4">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B725" s="11" t="s">
-        <v>2028</v>
+        <v>2060</v>
       </c>
       <c r="C725" s="8" t="s">
-        <v>2029</v>
+        <v>2061</v>
       </c>
       <c r="D725" s="7" t="s">
-        <v>2030</v>
+        <v>2062</v>
       </c>
       <c r="E725" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F725" s="15">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="4">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B726" s="11" t="s">
-        <v>2031</v>
+        <v>2063</v>
       </c>
       <c r="C726" s="8" t="s">
-        <v>2032</v>
+        <v>2064</v>
       </c>
       <c r="D726" s="7" t="s">
-        <v>2033</v>
+        <v>2065</v>
       </c>
       <c r="E726" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F726" s="15">
-        <v>185</v>
+        <v>249</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="4">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B727" s="11" t="s">
-        <v>2034</v>
+        <v>2066</v>
       </c>
       <c r="C727" s="8" t="s">
-        <v>2035</v>
+        <v>2067</v>
       </c>
       <c r="D727" s="7" t="s">
-        <v>2036</v>
+        <v>2068</v>
       </c>
       <c r="E727" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F727" s="15">
-        <v>220</v>
+        <v>229</v>
       </c>
     </row>
     <row r="728" spans="1:6">
-      <c r="A728" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F728" s="15"/>
+      <c r="A728" s="4">
+        <v>6</v>
+      </c>
+      <c r="B728" s="11" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C728" s="8" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D728" s="7" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E728" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F728" s="15">
+        <v>126</v>
+      </c>
     </row>
     <row r="729" spans="1:6">
-      <c r="A729" s="3" t="s">
-[...14 lines deleted...]
-      <c r="F729" s="16" t="s">
+      <c r="A729" s="4">
         <v>7</v>
+      </c>
+      <c r="B729" s="11" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C729" s="8" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D729" s="7" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E729" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F729" s="15">
+        <v>218</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="4">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B730" s="11" t="s">
-        <v>2038</v>
+        <v>2075</v>
       </c>
       <c r="C730" s="8" t="s">
-        <v>2039</v>
+        <v>2076</v>
       </c>
       <c r="D730" s="7" t="s">
-        <v>2040</v>
+        <v>2077</v>
       </c>
       <c r="E730" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F730" s="15">
-        <v>381</v>
+        <v>86</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="4">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B731" s="11" t="s">
-        <v>2041</v>
+        <v>2078</v>
       </c>
       <c r="C731" s="8" t="s">
-        <v>2042</v>
+        <v>2079</v>
       </c>
       <c r="D731" s="7" t="s">
-        <v>2043</v>
+        <v>2080</v>
       </c>
       <c r="E731" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F731" s="15">
-        <v>254</v>
+        <v>990</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="4">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B732" s="11" t="s">
-        <v>2044</v>
+        <v>2081</v>
       </c>
       <c r="C732" s="8" t="s">
-        <v>2045</v>
+        <v>2082</v>
       </c>
       <c r="D732" s="7" t="s">
-        <v>2046</v>
+        <v>2083</v>
       </c>
       <c r="E732" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F732" s="15">
-        <v>185</v>
+        <v>218</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="4">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B733" s="11" t="s">
-        <v>2047</v>
+        <v>2084</v>
       </c>
       <c r="C733" s="8" t="s">
-        <v>2048</v>
+        <v>2085</v>
       </c>
       <c r="D733" s="7" t="s">
-        <v>2049</v>
+        <v>2086</v>
       </c>
       <c r="E733" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F733" s="15">
-        <v>290</v>
+        <v>160</v>
       </c>
     </row>
     <row r="734" spans="1:6">
-      <c r="A734" s="6" t="s">
-[...6 lines deleted...]
-      <c r="F734" s="15"/>
+      <c r="A734" s="4">
+        <v>12</v>
+      </c>
+      <c r="B734" s="11" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C734" s="8" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D734" s="7" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E734" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F734" s="15">
+        <v>325</v>
+      </c>
     </row>
     <row r="735" spans="1:6">
-      <c r="A735" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A735" s="4">
+        <v>13</v>
+      </c>
+      <c r="B735" s="11" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C735" s="8" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D735" s="7" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E735" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F735" s="15">
+        <v>110</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="4">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B736" s="11" t="s">
-        <v>2051</v>
+        <v>2093</v>
       </c>
       <c r="C736" s="8" t="s">
-        <v>2052</v>
+        <v>2094</v>
       </c>
       <c r="D736" s="7" t="s">
-        <v>2053</v>
+        <v>2095</v>
       </c>
       <c r="E736" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F736" s="15">
-        <v>245</v>
+        <v>174</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="4">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B737" s="11" t="s">
-        <v>2054</v>
+        <v>2096</v>
       </c>
       <c r="C737" s="8" t="s">
-        <v>2055</v>
+        <v>2097</v>
       </c>
       <c r="D737" s="7" t="s">
-        <v>2056</v>
+        <v>2098</v>
       </c>
       <c r="E737" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F737" s="15">
-        <v>54</v>
+        <v>90</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="4">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B738" s="11" t="s">
-        <v>2057</v>
+        <v>2099</v>
       </c>
       <c r="C738" s="8" t="s">
-        <v>2058</v>
+        <v>2100</v>
       </c>
       <c r="D738" s="7" t="s">
-        <v>2059</v>
+        <v>2101</v>
       </c>
       <c r="E738" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F738" s="15">
-        <v>25</v>
+        <v>165</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="4">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B739" s="11" t="s">
-        <v>2060</v>
+        <v>2102</v>
       </c>
       <c r="C739" s="8" t="s">
-        <v>2061</v>
+        <v>2103</v>
       </c>
       <c r="D739" s="7" t="s">
-        <v>2062</v>
+        <v>2104</v>
       </c>
       <c r="E739" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F739" s="15">
-        <v>299</v>
+        <v>90</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="4">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B740" s="11" t="s">
-        <v>2063</v>
+        <v>2105</v>
       </c>
       <c r="C740" s="8" t="s">
-        <v>2064</v>
+        <v>2106</v>
       </c>
       <c r="D740" s="7" t="s">
-        <v>2065</v>
+        <v>2107</v>
       </c>
       <c r="E740" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F740" s="15">
-        <v>101</v>
+        <v>229</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="4">
+        <v>19</v>
+      </c>
+      <c r="B741" s="11" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C741" s="8" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D741" s="7" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E741" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F741" s="15">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="742" spans="1:6">
+      <c r="A742" s="5" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B742" s="7"/>
+      <c r="C742" s="8"/>
+      <c r="D742" s="7"/>
+      <c r="E742" s="7"/>
+      <c r="F742" s="15"/>
+    </row>
+    <row r="743" spans="1:6">
+      <c r="A743" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B743" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C743" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D743" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E743" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B741" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A742" s="4">
+      <c r="F743" s="16" t="s">
         <v>7</v>
-      </c>
-[...33 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="4">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B744" s="11" t="s">
-        <v>2075</v>
+        <v>2112</v>
       </c>
       <c r="C744" s="8" t="s">
-        <v>2076</v>
+        <v>2113</v>
       </c>
       <c r="D744" s="7" t="s">
-        <v>2077</v>
+        <v>2114</v>
       </c>
       <c r="E744" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F744" s="15">
-        <v>32</v>
+        <v>84</v>
       </c>
     </row>
     <row r="745" spans="1:6">
-      <c r="A745" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A745" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B745" s="7"/>
+      <c r="C745" s="8"/>
+      <c r="D745" s="7"/>
+      <c r="E745" s="7"/>
+      <c r="F745" s="15"/>
     </row>
     <row r="746" spans="1:6">
-      <c r="A746" s="4">
-[...15 lines deleted...]
-        <v>313</v>
+      <c r="A746" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B746" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C746" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D746" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E746" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F746" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="4">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B747" s="11" t="s">
-        <v>2084</v>
+        <v>2116</v>
       </c>
       <c r="C747" s="8" t="s">
-        <v>2085</v>
+        <v>2117</v>
       </c>
       <c r="D747" s="7" t="s">
-        <v>2086</v>
+        <v>2118</v>
       </c>
       <c r="E747" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F747" s="15">
-        <v>52</v>
+        <v>115</v>
       </c>
     </row>
     <row r="748" spans="1:6">
-      <c r="A748" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A748" s="5" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B748" s="7"/>
+      <c r="C748" s="8"/>
+      <c r="D748" s="7"/>
+      <c r="E748" s="7"/>
+      <c r="F748" s="15"/>
     </row>
     <row r="749" spans="1:6">
-      <c r="A749" s="4">
-[...15 lines deleted...]
-        <v>36</v>
+      <c r="A749" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B749" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C749" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D749" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E749" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F749" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="4">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B750" s="11" t="s">
-        <v>2093</v>
+        <v>2120</v>
       </c>
       <c r="C750" s="8" t="s">
-        <v>2085</v>
+        <v>2121</v>
       </c>
       <c r="D750" s="7" t="s">
-        <v>2094</v>
+        <v>2122</v>
       </c>
       <c r="E750" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F750" s="15">
-        <v>62</v>
+        <v>330</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="4">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B751" s="11" t="s">
-        <v>2095</v>
+        <v>2123</v>
       </c>
       <c r="C751" s="8" t="s">
-        <v>2096</v>
+        <v>2124</v>
       </c>
       <c r="D751" s="7" t="s">
-        <v>2097</v>
+        <v>2125</v>
       </c>
       <c r="E751" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F751" s="15">
-        <v>165</v>
+        <v>330</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="4">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B752" s="11" t="s">
-        <v>2098</v>
+        <v>2126</v>
       </c>
       <c r="C752" s="8" t="s">
-        <v>2099</v>
+        <v>2127</v>
       </c>
       <c r="D752" s="7" t="s">
-        <v>2100</v>
+        <v>2128</v>
       </c>
       <c r="E752" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F752" s="15">
-        <v>101</v>
+        <v>860</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="4">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B753" s="11" t="s">
-        <v>2101</v>
+        <v>2129</v>
       </c>
       <c r="C753" s="8" t="s">
-        <v>2102</v>
+        <v>2130</v>
       </c>
       <c r="D753" s="7" t="s">
-        <v>2103</v>
+        <v>2131</v>
       </c>
       <c r="E753" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F753" s="15">
-        <v>55</v>
+        <v>570</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="4">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="B754" s="11" t="s">
-        <v>2104</v>
+        <v>2132</v>
       </c>
       <c r="C754" s="8" t="s">
-        <v>2105</v>
+        <v>2133</v>
       </c>
       <c r="D754" s="7" t="s">
-        <v>2106</v>
+        <v>2134</v>
       </c>
       <c r="E754" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F754" s="15">
-        <v>190</v>
+        <v>513</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="4">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B755" s="11" t="s">
-        <v>2107</v>
+        <v>2135</v>
       </c>
       <c r="C755" s="8" t="s">
-        <v>2108</v>
+        <v>2136</v>
       </c>
       <c r="D755" s="7" t="s">
-        <v>2109</v>
+        <v>2137</v>
       </c>
       <c r="E755" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F755" s="15">
-        <v>200</v>
+        <v>333</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="4">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="B756" s="11" t="s">
-        <v>2110</v>
+        <v>2138</v>
       </c>
       <c r="C756" s="8" t="s">
-        <v>2111</v>
+        <v>2139</v>
       </c>
       <c r="D756" s="7" t="s">
-        <v>2112</v>
+        <v>2140</v>
       </c>
       <c r="E756" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F756" s="15">
-        <v>79</v>
+        <v>415</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="4">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="B757" s="11" t="s">
-        <v>2113</v>
+        <v>2141</v>
       </c>
       <c r="C757" s="8" t="s">
-        <v>2114</v>
+        <v>2142</v>
       </c>
       <c r="D757" s="7" t="s">
-        <v>2115</v>
+        <v>2143</v>
       </c>
       <c r="E757" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F757" s="15">
-        <v>235</v>
+        <v>390</v>
       </c>
     </row>
     <row r="758" spans="1:6">
-      <c r="A758" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A758" s="5" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B758" s="7"/>
+      <c r="C758" s="8"/>
+      <c r="D758" s="7"/>
+      <c r="E758" s="7"/>
+      <c r="F758" s="15"/>
     </row>
     <row r="759" spans="1:6">
-      <c r="A759" s="4">
-[...15 lines deleted...]
-        <v>224</v>
+      <c r="A759" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B759" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C759" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D759" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E759" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F759" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="4">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="B760" s="11" t="s">
-        <v>2122</v>
+        <v>2145</v>
       </c>
       <c r="C760" s="8" t="s">
-        <v>2123</v>
+        <v>2146</v>
       </c>
       <c r="D760" s="7" t="s">
-        <v>2124</v>
+        <v>2147</v>
       </c>
       <c r="E760" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F760" s="15">
-        <v>410</v>
+        <v>695</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="4">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="B761" s="11" t="s">
-        <v>2125</v>
+        <v>2148</v>
       </c>
       <c r="C761" s="8" t="s">
-        <v>2126</v>
+        <v>2149</v>
       </c>
       <c r="D761" s="7" t="s">
-        <v>2127</v>
+        <v>2150</v>
       </c>
       <c r="E761" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F761" s="15">
-        <v>224</v>
+        <v>455</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="4">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="B762" s="11" t="s">
-        <v>2128</v>
+        <v>2151</v>
       </c>
       <c r="C762" s="8" t="s">
-        <v>2129</v>
+        <v>2152</v>
       </c>
       <c r="D762" s="7" t="s">
-        <v>2130</v>
+        <v>2153</v>
       </c>
       <c r="E762" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F762" s="15">
-        <v>299</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="4">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="B763" s="11" t="s">
-        <v>2131</v>
+        <v>2154</v>
       </c>
       <c r="C763" s="8" t="s">
-        <v>2132</v>
+        <v>2155</v>
       </c>
       <c r="D763" s="7" t="s">
-        <v>2133</v>
+        <v>2156</v>
       </c>
       <c r="E763" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F763" s="15">
-        <v>165</v>
+        <v>565</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="4">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="B764" s="11" t="s">
-        <v>2134</v>
+        <v>2157</v>
       </c>
       <c r="C764" s="8" t="s">
-        <v>2135</v>
+        <v>2158</v>
       </c>
       <c r="D764" s="7" t="s">
-        <v>2136</v>
+        <v>2159</v>
       </c>
       <c r="E764" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F764" s="15">
-        <v>635</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="4">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="B765" s="11" t="s">
-        <v>2137</v>
+        <v>2160</v>
       </c>
       <c r="C765" s="8" t="s">
-        <v>2138</v>
+        <v>2161</v>
       </c>
       <c r="D765" s="7" t="s">
-        <v>2139</v>
+        <v>2162</v>
       </c>
       <c r="E765" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F765" s="15">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="4">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="B766" s="11" t="s">
-        <v>2140</v>
+        <v>2163</v>
       </c>
       <c r="C766" s="8" t="s">
-        <v>2141</v>
+        <v>2164</v>
       </c>
       <c r="D766" s="7" t="s">
-        <v>2142</v>
+        <v>2165</v>
       </c>
       <c r="E766" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F766" s="15">
-        <v>70</v>
+        <v>270</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="4">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="B767" s="11" t="s">
-        <v>2143</v>
+        <v>2166</v>
       </c>
       <c r="C767" s="8" t="s">
-        <v>2144</v>
+        <v>2167</v>
       </c>
       <c r="D767" s="7" t="s">
-        <v>2145</v>
+        <v>2168</v>
       </c>
       <c r="E767" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F767" s="15">
-        <v>85</v>
+        <v>360</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="4">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="B768" s="11" t="s">
-        <v>2146</v>
+        <v>2169</v>
       </c>
       <c r="C768" s="8" t="s">
-        <v>2147</v>
+        <v>2170</v>
       </c>
       <c r="D768" s="7" t="s">
-        <v>2148</v>
+        <v>2171</v>
       </c>
       <c r="E768" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F768" s="15">
-        <v>980</v>
+        <v>420</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="4">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="B769" s="11" t="s">
-        <v>2149</v>
+        <v>2172</v>
       </c>
       <c r="C769" s="8" t="s">
-        <v>2150</v>
+        <v>2173</v>
       </c>
       <c r="D769" s="7" t="s">
-        <v>2151</v>
+        <v>2174</v>
       </c>
       <c r="E769" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F769" s="15">
-        <v>105</v>
+        <v>295</v>
       </c>
     </row>
     <row r="770" spans="1:6">
-      <c r="A770" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A770" s="5" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B770" s="7"/>
+      <c r="C770" s="8"/>
+      <c r="D770" s="7"/>
+      <c r="E770" s="7"/>
+      <c r="F770" s="15"/>
     </row>
     <row r="771" spans="1:6">
-      <c r="A771" s="4">
-[...15 lines deleted...]
-        <v>95</v>
+      <c r="A771" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B771" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C771" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D771" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E771" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F771" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="4">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="B772" s="11" t="s">
-        <v>2158</v>
+        <v>2176</v>
       </c>
       <c r="C772" s="8" t="s">
-        <v>2159</v>
+        <v>2177</v>
       </c>
       <c r="D772" s="7" t="s">
-        <v>2160</v>
+        <v>2178</v>
       </c>
       <c r="E772" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F772" s="15">
-        <v>120</v>
+        <v>485</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="5" t="s">
-        <v>2161</v>
+        <v>2179</v>
       </c>
       <c r="B773" s="7"/>
       <c r="C773" s="8"/>
       <c r="D773" s="7"/>
       <c r="E773" s="7"/>
       <c r="F773" s="15"/>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B774" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C774" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D774" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E774" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F774" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="4">
         <v>1</v>
       </c>
       <c r="B775" s="11" t="s">
-        <v>2162</v>
+        <v>2180</v>
       </c>
       <c r="C775" s="8" t="s">
-        <v>2163</v>
+        <v>2181</v>
       </c>
       <c r="D775" s="7" t="s">
-        <v>2164</v>
+        <v>2182</v>
       </c>
       <c r="E775" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F775" s="15">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="776" spans="1:6">
+      <c r="A776" s="5" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B776" s="7"/>
+      <c r="C776" s="8"/>
+      <c r="D776" s="7"/>
+      <c r="E776" s="7"/>
+      <c r="F776" s="15"/>
+    </row>
+    <row r="777" spans="1:6">
+      <c r="A777" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B777" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C777" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D777" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E777" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F777" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="778" spans="1:6">
+      <c r="A778" s="4">
+        <v>1</v>
+      </c>
+      <c r="B778" s="11" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C778" s="8" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D778" s="7" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E778" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F778" s="15">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="779" spans="1:6">
+      <c r="A779" s="4">
+        <v>2</v>
+      </c>
+      <c r="B779" s="11" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C779" s="8" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D779" s="7" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E779" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F779" s="15">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="780" spans="1:6">
+      <c r="A780" s="4">
+        <v>3</v>
+      </c>
+      <c r="B780" s="11" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C780" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D780" s="7" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E780" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F780" s="15">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="781" spans="1:6">
+      <c r="A781" s="4">
+        <v>4</v>
+      </c>
+      <c r="B781" s="11" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C781" s="8" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D781" s="7" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E781" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F781" s="15">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="782" spans="1:6">
+      <c r="A782" s="4">
+        <v>5</v>
+      </c>
+      <c r="B782" s="11" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C782" s="8" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D782" s="7" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E782" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F782" s="15">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="783" spans="1:6">
+      <c r="A783" s="4">
+        <v>6</v>
+      </c>
+      <c r="B783" s="11" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C783" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D783" s="7" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E783" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F783" s="15">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="784" spans="1:6">
+      <c r="A784" s="4">
+        <v>7</v>
+      </c>
+      <c r="B784" s="11" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C784" s="8" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D784" s="7" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E784" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F784" s="15">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="785" spans="1:6">
+      <c r="A785" s="4">
+        <v>8</v>
+      </c>
+      <c r="B785" s="11" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C785" s="8" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D785" s="7" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E785" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F785" s="15">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="786" spans="1:6">
+      <c r="A786" s="4">
+        <v>9</v>
+      </c>
+      <c r="B786" s="11" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C786" s="8" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D786" s="7" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E786" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F786" s="15">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="787" spans="1:6">
+      <c r="A787" s="4">
+        <v>10</v>
+      </c>
+      <c r="B787" s="11" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C787" s="8" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D787" s="7" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E787" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F787" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="788" spans="1:6">
+      <c r="A788" s="4">
+        <v>11</v>
+      </c>
+      <c r="B788" s="11" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C788" s="8" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D788" s="7" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E788" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F788" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="789" spans="1:6">
+      <c r="A789" s="4">
+        <v>12</v>
+      </c>
+      <c r="B789" s="11" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C789" s="8" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D789" s="7" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E789" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F789" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="790" spans="1:6">
+      <c r="A790" s="4">
+        <v>13</v>
+      </c>
+      <c r="B790" s="11" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C790" s="8" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D790" s="7" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E790" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F790" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="791" spans="1:6">
+      <c r="A791" s="4">
+        <v>14</v>
+      </c>
+      <c r="B791" s="11" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C791" s="8" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D791" s="7" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E791" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F791" s="15">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="792" spans="1:6">
+      <c r="A792" s="4">
+        <v>15</v>
+      </c>
+      <c r="B792" s="11" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C792" s="8" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D792" s="7" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E792" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F792" s="15">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="793" spans="1:6">
+      <c r="A793" s="4">
+        <v>16</v>
+      </c>
+      <c r="B793" s="11" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C793" s="8" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D793" s="7" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E793" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F793" s="15">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="794" spans="1:6">
+      <c r="A794" s="4">
+        <v>17</v>
+      </c>
+      <c r="B794" s="11" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C794" s="8" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D794" s="7" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E794" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F794" s="15">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="795" spans="1:6">
+      <c r="A795" s="4">
+        <v>18</v>
+      </c>
+      <c r="B795" s="11" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C795" s="8" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D795" s="7" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E795" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F795" s="15">
         <v>220</v>
       </c>
     </row>
-    <row r="776" spans="1:6">
-      <c r="A776" s="4">
+    <row r="796" spans="1:6">
+      <c r="A796" s="5" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B796" s="7"/>
+      <c r="C796" s="8"/>
+      <c r="D796" s="7"/>
+      <c r="E796" s="7"/>
+      <c r="F796" s="15"/>
+    </row>
+    <row r="797" spans="1:6">
+      <c r="A797" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B776" s="11" t="s">
-[...11 lines deleted...]
-      <c r="F776" s="15">
+      <c r="B797" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C797" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D797" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E797" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F797" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="798" spans="1:6">
+      <c r="A798" s="4">
+        <v>1</v>
+      </c>
+      <c r="B798" s="11" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C798" s="8" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D798" s="7" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E798" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F798" s="15">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="799" spans="1:6">
+      <c r="A799" s="4">
+        <v>2</v>
+      </c>
+      <c r="B799" s="11" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C799" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D799" s="7" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E799" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F799" s="15">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="800" spans="1:6">
+      <c r="A800" s="4">
+        <v>3</v>
+      </c>
+      <c r="B800" s="11" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C800" s="8" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D800" s="7" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E800" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F800" s="15">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="801" spans="1:6">
+      <c r="A801" s="4">
+        <v>4</v>
+      </c>
+      <c r="B801" s="11" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C801" s="8" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D801" s="7" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E801" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F801" s="15">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="802" spans="1:6">
+      <c r="A802" s="6" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B802" s="7"/>
+      <c r="C802" s="8"/>
+      <c r="D802" s="7"/>
+      <c r="E802" s="7"/>
+      <c r="F802" s="15"/>
+    </row>
+    <row r="803" spans="1:6">
+      <c r="A803" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B803" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C803" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D803" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E803" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F803" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="804" spans="1:6">
+      <c r="A804" s="4">
+        <v>1</v>
+      </c>
+      <c r="B804" s="11" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C804" s="8" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D804" s="7" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E804" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F804" s="15">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="805" spans="1:6">
+      <c r="A805" s="4">
+        <v>2</v>
+      </c>
+      <c r="B805" s="11" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C805" s="8" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D805" s="7" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E805" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F805" s="15">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="806" spans="1:6">
+      <c r="A806" s="4">
+        <v>3</v>
+      </c>
+      <c r="B806" s="11" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C806" s="8" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D806" s="7" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E806" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F806" s="15">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="807" spans="1:6">
+      <c r="A807" s="4">
+        <v>4</v>
+      </c>
+      <c r="B807" s="11" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C807" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D807" s="7" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E807" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F807" s="15">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="808" spans="1:6">
+      <c r="A808" s="4">
+        <v>5</v>
+      </c>
+      <c r="B808" s="11" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C808" s="8" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D808" s="7" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E808" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F808" s="15">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="809" spans="1:6">
+      <c r="A809" s="4">
+        <v>6</v>
+      </c>
+      <c r="B809" s="11" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C809" s="8" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D809" s="7" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E809" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F809" s="15">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="810" spans="1:6">
+      <c r="A810" s="4">
+        <v>7</v>
+      </c>
+      <c r="B810" s="11" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C810" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D810" s="7" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E810" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F810" s="15">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="811" spans="1:6">
+      <c r="A811" s="4">
+        <v>8</v>
+      </c>
+      <c r="B811" s="11" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C811" s="8" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D811" s="7" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E811" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F811" s="15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="812" spans="1:6">
+      <c r="A812" s="4">
+        <v>9</v>
+      </c>
+      <c r="B812" s="11" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C812" s="8" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D812" s="7" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E812" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F812" s="15">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="813" spans="1:6">
+      <c r="A813" s="4">
+        <v>10</v>
+      </c>
+      <c r="B813" s="11" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C813" s="8" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D813" s="7" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E813" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F813" s="15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="814" spans="1:6">
+      <c r="A814" s="4">
+        <v>11</v>
+      </c>
+      <c r="B814" s="11" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C814" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D814" s="7" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E814" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F814" s="15">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="815" spans="1:6">
+      <c r="A815" s="4">
+        <v>12</v>
+      </c>
+      <c r="B815" s="11" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C815" s="8" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D815" s="7" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E815" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F815" s="15">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="816" spans="1:6">
+      <c r="A816" s="4">
+        <v>13</v>
+      </c>
+      <c r="B816" s="11" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C816" s="8" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D816" s="7" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E816" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F816" s="15">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="817" spans="1:6">
+      <c r="A817" s="4">
+        <v>14</v>
+      </c>
+      <c r="B817" s="11" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C817" s="8" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D817" s="7" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E817" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F817" s="15">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="818" spans="1:6">
+      <c r="A818" s="4">
+        <v>15</v>
+      </c>
+      <c r="B818" s="11" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C818" s="8" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D818" s="7" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E818" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F818" s="15">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="819" spans="1:6">
+      <c r="A819" s="4">
+        <v>16</v>
+      </c>
+      <c r="B819" s="11" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C819" s="8" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D819" s="7" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E819" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F819" s="15">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="820" spans="1:6">
+      <c r="A820" s="4">
+        <v>17</v>
+      </c>
+      <c r="B820" s="11" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C820" s="8" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D820" s="7" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E820" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F820" s="15">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="821" spans="1:6">
+      <c r="A821" s="4">
+        <v>18</v>
+      </c>
+      <c r="B821" s="11" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C821" s="8" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D821" s="7" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E821" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F821" s="15">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="822" spans="1:6">
+      <c r="A822" s="4">
+        <v>19</v>
+      </c>
+      <c r="B822" s="11" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C822" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D822" s="7" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E822" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F822" s="15">
         <v>200</v>
       </c>
     </row>
-    <row r="777" spans="1:6">
-      <c r="A777" s="4">
+    <row r="823" spans="1:6">
+      <c r="A823" s="4">
+        <v>20</v>
+      </c>
+      <c r="B823" s="11" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C823" s="8" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D823" s="7" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E823" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F823" s="15">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="824" spans="1:6">
+      <c r="A824" s="4">
+        <v>21</v>
+      </c>
+      <c r="B824" s="11" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C824" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D824" s="7" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E824" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F824" s="15">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="825" spans="1:6">
+      <c r="A825" s="4">
+        <v>22</v>
+      </c>
+      <c r="B825" s="11" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C825" s="8" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D825" s="7" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E825" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F825" s="15">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="826" spans="1:6">
+      <c r="A826" s="4">
+        <v>23</v>
+      </c>
+      <c r="B826" s="11" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C826" s="8" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D826" s="7" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E826" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F826" s="15">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="827" spans="1:6">
+      <c r="A827" s="4">
+        <v>24</v>
+      </c>
+      <c r="B827" s="11" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C827" s="8" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D827" s="7" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E827" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F827" s="15">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="828" spans="1:6">
+      <c r="A828" s="4">
+        <v>25</v>
+      </c>
+      <c r="B828" s="11" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C828" s="8" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D828" s="7" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E828" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F828" s="15">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="829" spans="1:6">
+      <c r="A829" s="4">
+        <v>26</v>
+      </c>
+      <c r="B829" s="11" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C829" s="8" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D829" s="7" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E829" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F829" s="15">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="830" spans="1:6">
+      <c r="A830" s="4">
+        <v>27</v>
+      </c>
+      <c r="B830" s="11" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C830" s="8" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D830" s="7" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E830" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F830" s="15">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="831" spans="1:6">
+      <c r="A831" s="4">
+        <v>28</v>
+      </c>
+      <c r="B831" s="11" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C831" s="8" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D831" s="7" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E831" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F831" s="15">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="832" spans="1:6">
+      <c r="A832" s="4">
+        <v>29</v>
+      </c>
+      <c r="B832" s="11" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C832" s="8" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D832" s="7" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E832" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F832" s="15">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="833" spans="1:6">
+      <c r="A833" s="4">
+        <v>30</v>
+      </c>
+      <c r="B833" s="11" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C833" s="8" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D833" s="7" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E833" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F833" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="834" spans="1:6">
+      <c r="A834" s="4">
+        <v>31</v>
+      </c>
+      <c r="B834" s="11" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C834" s="8" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D834" s="7" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E834" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F834" s="15">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="835" spans="1:6">
+      <c r="A835" s="4">
+        <v>32</v>
+      </c>
+      <c r="B835" s="11" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C835" s="8" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D835" s="7" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E835" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F835" s="15">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="836" spans="1:6">
+      <c r="A836" s="4">
+        <v>33</v>
+      </c>
+      <c r="B836" s="11" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C836" s="8" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D836" s="7" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E836" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F836" s="15">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="837" spans="1:6">
+      <c r="A837" s="4">
+        <v>34</v>
+      </c>
+      <c r="B837" s="11" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C837" s="8" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D837" s="7" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E837" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F837" s="15">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="838" spans="1:6">
+      <c r="A838" s="4">
+        <v>35</v>
+      </c>
+      <c r="B838" s="11" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C838" s="8" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D838" s="7" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E838" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F838" s="15">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="839" spans="1:6">
+      <c r="A839" s="4">
+        <v>36</v>
+      </c>
+      <c r="B839" s="11" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C839" s="8" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D839" s="7" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E839" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F839" s="15">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="840" spans="1:6">
+      <c r="A840" s="4">
+        <v>37</v>
+      </c>
+      <c r="B840" s="11" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C840" s="8" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D840" s="7" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E840" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F840" s="15">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="841" spans="1:6">
+      <c r="A841" s="5" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B841" s="7"/>
+      <c r="C841" s="8"/>
+      <c r="D841" s="7"/>
+      <c r="E841" s="7"/>
+      <c r="F841" s="15"/>
+    </row>
+    <row r="842" spans="1:6">
+      <c r="A842" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B842" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B777" s="11" t="s">
-[...11 lines deleted...]
-      <c r="F777" s="15">
+      <c r="C842" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D842" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E842" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F842" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="843" spans="1:6">
+      <c r="A843" s="4">
+        <v>1</v>
+      </c>
+      <c r="B843" s="11" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C843" s="8" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D843" s="7" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E843" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F843" s="15">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="844" spans="1:6">
+      <c r="A844" s="4">
+        <v>2</v>
+      </c>
+      <c r="B844" s="11" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C844" s="8" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D844" s="7" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E844" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F844" s="15">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="845" spans="1:6">
+      <c r="A845" s="4">
+        <v>3</v>
+      </c>
+      <c r="B845" s="11" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C845" s="8" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D845" s="7" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E845" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F845" s="15">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A557:F557"/>
-[...6 lines deleted...]
-    <mergeCell ref="A618:F618"/>
+    <mergeCell ref="A614:F614"/>
     <mergeCell ref="A624:F624"/>
-    <mergeCell ref="A630:F630"/>
-[...3 lines deleted...]
-    <mergeCell ref="A678:F678"/>
+    <mergeCell ref="A637:F637"/>
+    <mergeCell ref="A649:F649"/>
+    <mergeCell ref="A653:F653"/>
+    <mergeCell ref="A659:F659"/>
+    <mergeCell ref="A662:F662"/>
     <mergeCell ref="A681:F681"/>
-    <mergeCell ref="A684:F684"/>
-[...5 lines deleted...]
-    <mergeCell ref="A734:F734"/>
+    <mergeCell ref="A687:F687"/>
+    <mergeCell ref="A693:F693"/>
+    <mergeCell ref="A698:F698"/>
+    <mergeCell ref="A701:F701"/>
+    <mergeCell ref="A721:F721"/>
+    <mergeCell ref="A742:F742"/>
+    <mergeCell ref="A745:F745"/>
+    <mergeCell ref="A748:F748"/>
+    <mergeCell ref="A758:F758"/>
+    <mergeCell ref="A770:F770"/>
     <mergeCell ref="A773:F773"/>
+    <mergeCell ref="A776:F776"/>
+    <mergeCell ref="A796:F796"/>
+    <mergeCell ref="A802:F802"/>
+    <mergeCell ref="A841:F841"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
@@ -22821,225 +24784,293 @@
     <hyperlink ref="D532" r:id="rId_hyperlink_527"/>
     <hyperlink ref="D533" r:id="rId_hyperlink_528"/>
     <hyperlink ref="D534" r:id="rId_hyperlink_529"/>
     <hyperlink ref="D535" r:id="rId_hyperlink_530"/>
     <hyperlink ref="D536" r:id="rId_hyperlink_531"/>
     <hyperlink ref="D537" r:id="rId_hyperlink_532"/>
     <hyperlink ref="D538" r:id="rId_hyperlink_533"/>
     <hyperlink ref="D539" r:id="rId_hyperlink_534"/>
     <hyperlink ref="D540" r:id="rId_hyperlink_535"/>
     <hyperlink ref="D541" r:id="rId_hyperlink_536"/>
     <hyperlink ref="D542" r:id="rId_hyperlink_537"/>
     <hyperlink ref="D543" r:id="rId_hyperlink_538"/>
     <hyperlink ref="D544" r:id="rId_hyperlink_539"/>
     <hyperlink ref="D545" r:id="rId_hyperlink_540"/>
     <hyperlink ref="D546" r:id="rId_hyperlink_541"/>
     <hyperlink ref="D547" r:id="rId_hyperlink_542"/>
     <hyperlink ref="D548" r:id="rId_hyperlink_543"/>
     <hyperlink ref="D549" r:id="rId_hyperlink_544"/>
     <hyperlink ref="D550" r:id="rId_hyperlink_545"/>
     <hyperlink ref="D551" r:id="rId_hyperlink_546"/>
     <hyperlink ref="D552" r:id="rId_hyperlink_547"/>
     <hyperlink ref="D553" r:id="rId_hyperlink_548"/>
     <hyperlink ref="D554" r:id="rId_hyperlink_549"/>
     <hyperlink ref="D555" r:id="rId_hyperlink_550"/>
     <hyperlink ref="D556" r:id="rId_hyperlink_551"/>
-    <hyperlink ref="D559" r:id="rId_hyperlink_552"/>
-[...173 lines deleted...]
-    <hyperlink ref="D777" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="D557" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="D568" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D569" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="D571" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="D578" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="D583" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="D584" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="D585" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="D586" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="D587" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="D588" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="D589" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="D590" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="D591" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="D592" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="D597" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="D598" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="D599" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="D600" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="D601" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="D602" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="D603" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="D604" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="D605" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="D606" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="D607" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="D608" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="D609" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="D610" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="D611" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="D612" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="D613" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="D616" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="D617" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="D618" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="D619" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="D620" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="D621" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="D622" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="D623" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="D626" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="D627" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="D628" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="D629" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="D630" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="D631" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="D632" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="D633" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="D634" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="D635" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="D636" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="D639" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="D640" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="D641" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="D642" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="D643" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="D644" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="D645" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="D646" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="D647" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="D648" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="D651" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="D652" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="D655" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="D656" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="D657" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="D658" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="D661" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="D664" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="D665" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="D666" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="D667" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="D668" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="D669" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="D670" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="D671" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="D672" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="D673" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="D674" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="D675" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="D676" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="D677" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="D678" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="D679" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="D680" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="D683" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="D684" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="D685" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="D686" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="D689" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="D690" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="D691" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="D692" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="D695" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="D696" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="D697" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="D700" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="D703" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="D704" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="D705" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="D706" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="D707" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="D708" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="D709" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="D710" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="D711" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="D712" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="D713" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="D714" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="D715" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="D716" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="D717" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="D718" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="D719" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="D720" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="D723" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="D724" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="D725" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="D726" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="D727" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="D728" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="D729" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="D730" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="D731" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="D732" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="D733" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="D734" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="D735" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="D736" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="D737" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="D738" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="D739" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="D740" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="D741" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="D744" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="D747" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="D750" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="D751" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="D752" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="D753" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="D754" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="D755" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="D756" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="D757" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="D760" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="D761" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="D762" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="D763" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="D764" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="D765" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="D766" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="D767" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="D768" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="D769" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="D772" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="D775" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="D778" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="D779" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="D780" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="D781" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="D782" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="D783" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="D784" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="D785" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="D786" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="D787" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="D788" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="D789" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="D790" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="D791" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="D792" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="D793" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="D794" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="D795" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="D798" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="D799" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="D800" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="D801" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="D804" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="D805" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="D806" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="D807" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="D808" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="D809" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="D810" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="D811" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="D812" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="D813" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="D814" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="D815" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="D816" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="D817" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="D818" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="D819" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="D820" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="D821" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="D822" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="D823" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="D824" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="D825" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="D826" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="D827" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="D828" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="D829" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="D830" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="D831" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="D832" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="D833" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="D834" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="D835" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="D836" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="D837" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="D838" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="D839" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="D840" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="D843" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="D844" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="D845" r:id="rId_hyperlink_794"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>